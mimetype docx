--- v0 (2026-08-24)
+++ v1 (2026-09-15)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="0D9D19D8" w14:textId="3FC5038E" w:rsidR="00AD4B5A" w:rsidRPr="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -85,576 +86,138 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk226446189"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00626ECD" w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Tiêu</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00626ECD" w:rsidRPr="00841783">
+        <w:t>Tiêu đề</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bài</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...372 lines deleted...]
-        <w:t xml:space="preserve"> Anh; </w:t>
+        <w:t xml:space="preserve"> báo phải thể hiện bằng cả 2 ngôn ngữ tiếng Việt và tiếng Anh; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103A0AB9" w14:textId="77777777" w:rsidR="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="45" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Font: Times New Roman; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Viết</w:t>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> in đ</w:t>
+        <w:t>Viết hoa và in đ</w:t>
       </w:r>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ậm; Cỡ chữ 13; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1928B9F9" w14:textId="269DD67C" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="45" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -1734,67 +1297,65 @@
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Dịch tương ứng nội dung phần tóm tắt tiếng Việt sang tiếng Anh)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30B205A0" w14:textId="51C3D535" w:rsidR="003A2CE2" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00841783">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Context:…</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="004D76F0" w:rsidRPr="00841783">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00841783">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
@@ -3237,93 +2798,63 @@
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="781A3338" w14:textId="7BF59790" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk226444134"/>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00841783">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Tiêu</w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tiêu chí</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202BF36A" w14:textId="49D715DE" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841783">
               <w:rPr>
@@ -3915,93 +3446,63 @@
       <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="15BB1D3D" w14:textId="77777777" w:rsidTr="00E64A28">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74674D48" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00841783">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Tiêu</w:t>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tiêu chí</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A0CBCFE" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841783">
@@ -4511,165 +4012,113 @@
           <w:wAfter w:w="2066" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74625F98" w14:textId="6DEF0B95" w:rsidR="00E64A28" w:rsidRPr="00E64A28" w:rsidRDefault="00E64A28" w:rsidP="00E64A28">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="426" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E64A28">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Ví</w:t>
-[...50 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Ví dụ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4313" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CFA4180" w14:textId="64573FE3" w:rsidR="00E64A28" w:rsidRDefault="00E64A28" w:rsidP="00E64A28">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841783">
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="023AD324" wp14:editId="1D1D3B3F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="023AD324" wp14:editId="53330C89">
                   <wp:extent cx="2476500" cy="2127187"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="1581926444" name="Picture 50" descr="A graph of a red and blue graph&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1581926444" name="Picture 50" descr="A graph of a red and blue graph&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2476500" cy="2127187"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -5225,4610 +4674,654 @@
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TÀI LIỆU THAM KHẢO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672D6A31" w14:textId="2E216A11" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+    <w:p w14:paraId="672D6A31" w14:textId="4D40C876" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Viết chữ in hoa, không đậm, căn giữa; Cỡ chữ 12; cách trên - cách dưới: 12 pt)</w:t>
+        <w:t>Viết ch</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ữ in hoa, không đậm, căn giữa; </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1165">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ỡ chữ 12; cách trên - cách dưới: 12 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26847261" w14:textId="77777777" w:rsidR="00AD0748" w:rsidRPr="00841783" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
+    <w:p w14:paraId="26847261" w14:textId="74073F0E" w:rsidR="00AD0748" w:rsidRPr="004B7675" w:rsidRDefault="007D1165" w:rsidP="004B7675">
+      <w:pPr>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1165">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Danh mục tài liệu tham khảo chỉ bao gồm những tài liệu đã được trích dẫn trong bài; đồng thời, mọi tài liệu được trích dẫn trong bài phải có trong danh mục tài liệu tham khảo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BDE" w:rsidRPr="007D1165">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BDE" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7675" w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tài liệu phải chính xác, tìm được, không nguỵ tạo</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7675">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7675" w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có tối thiểu 07 tài liệu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">không quá 25 tài liệu; </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7675" w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trong đó ít nhất 02 bài báo khoa học xuất bản trong 5 năm gần đây.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E4E9C3" w14:textId="20F201FA" w:rsidR="00214FCF" w:rsidRPr="00841783" w:rsidRDefault="00214FCF" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk227829174"/>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Danh mục tài liệu tham khảo chỉ liệt kê những tài liệu được trích dẫn trong bài báo. Ngược lại, tài liệu nào được tham chiếu trong bài cũng phải liệt lê trong danh sách tài liệu tham khảo. </w:t>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trích dẫn theo định dạng IEEE đối với các bài báo thuộc khối ngành</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7675">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khoa học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tự nhiên, Kỹ thuật và Công nghệ</w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="002C346D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E4E9C3" w14:textId="4E9DB3EF" w:rsidR="00214FCF" w:rsidRPr="00841783" w:rsidRDefault="00214FCF" w:rsidP="00841783">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="6A394AB8" w14:textId="485C378D" w:rsidR="002C346D" w:rsidRPr="00A16D0C" w:rsidRDefault="00214FCF" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00841783">
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C346D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="002C346D" w:rsidRPr="002C346D">
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trích dẫn theo định dạng APA đối với các bài báo thuộc khối </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ngành</w:t>
+      </w:r>
+      <w:r w:rsidR="003448B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidR="003448B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="002C346D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gi</w:t>
+      </w:r>
+      <w:r w:rsidR="003448B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>áo dục, Nông - Lâm - Ngư nghiệp</w:t>
+      </w:r>
+      <w:r w:rsidR="003448B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C346D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kinh tế - QTKD, Chính trị, Luật.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="6A394AB8" w14:textId="77777777" w:rsidR="002C346D" w:rsidRDefault="00214FCF" w:rsidP="00841783">
+    <w:p w14:paraId="678869A2" w14:textId="77495918" w:rsidR="004B7675" w:rsidRPr="004B7675" w:rsidRDefault="00577E87" w:rsidP="004B7675">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...50 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00577E87">
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16D0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Hướng dẫn định dạng trích dẫn tài liệu tham khảo quy định chi tiết tại đường link: </w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00577E87">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://hdujs.edu.vn/index.php/index/APA</w:t>
+      </w:r>
       <w:r w:rsidRPr="00577E87">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00577E87">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16D0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>hoặc</w:t>
+      </w:r>
       <w:r w:rsidRPr="00577E87">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00577E87">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://hdujs.edu.vn/index.php/index/IEEE</w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00A16D0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trong menu </w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...482 lines deleted...]
-          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Hướng dẫn” trên trang web của Tạp chí </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:w w:val="100"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://hdujs.edu.vn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00214FCF" w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157B1005" w14:textId="0F5F9AAF" w:rsidR="00275EBC" w:rsidRPr="001E760E" w:rsidRDefault="00275EBC" w:rsidP="00841783">
-[...3593 lines deleted...]
-    <w:p w14:paraId="15F83C54" w14:textId="1AFAA970" w:rsidR="00E67FBA" w:rsidRPr="00841783" w:rsidRDefault="00E67FBA" w:rsidP="001E760E">
+    <w:p w14:paraId="15F83C54" w14:textId="7162E63A" w:rsidR="00E67FBA" w:rsidRPr="00841783" w:rsidRDefault="00E67FBA" w:rsidP="001E760E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
-[...63 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8364" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8364"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A221A4" w:rsidRPr="00841783" w14:paraId="6D60E14C" w14:textId="77777777" w:rsidTr="00713CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
@@ -10038,935 +5531,277 @@
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thông tin </w:t>
-[...83 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Thông tin về tác giả:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091AC00E" w14:textId="1BFAA7A8" w:rsidR="000A6916" w:rsidRPr="001E760E" w:rsidRDefault="000A6916" w:rsidP="00841783">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1587"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="28" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E760E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Ghi</w:t>
-[...573 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ghi rõ họ tên, học hàm học vị, cơ quan công tác, địa chỉ, số điện thoại của các tác giả bài báo</w:t>
+      </w:r>
       <w:r w:rsidR="001E760E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A6916" w:rsidRPr="001E760E" w:rsidSect="003D1355">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="10773" w:h="15026" w:code="9"/>
       <w:pgMar w:top="1610" w:right="1196" w:bottom="1145" w:left="1168" w:header="658" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="279"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D9F5B7B" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
+    <w:p w14:paraId="48FFE8E7" w14:textId="77777777" w:rsidR="00205B07" w:rsidRDefault="00205B07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B6C741C" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
+    <w:p w14:paraId="6174C28C" w14:textId="77777777" w:rsidR="00205B07" w:rsidRDefault="00205B07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Italic">
-    <w:panose1 w:val="02020503050405090304"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="4141FBEF" w14:textId="2C2F18F8" w:rsidR="004E4BE7" w:rsidRPr="003D1355" w:rsidRDefault="004E4BE7" w:rsidP="003D1355">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006141DF">
+    <w:r w:rsidR="002D1C94">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25D03348" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
+    <w:p w14:paraId="722C002A" w14:textId="77777777" w:rsidR="00205B07" w:rsidRDefault="00205B07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62D626F6" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
+    <w:p w14:paraId="6C5EFB9A" w14:textId="77777777" w:rsidR="00205B07" w:rsidRDefault="00205B07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="8472" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5920"/>
       <w:gridCol w:w="2552"/>
     </w:tblGrid>
     <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="3C9DCC7E" w14:textId="77777777" w:rsidTr="004D76F0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5920" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="41CFC352" w14:textId="36B0EC95" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
           <w:pPr>
@@ -11203,52 +6038,52 @@
   <w:p w14:paraId="561A2EDB" w14:textId="4BEE72EC" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01460E9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5546C6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11317,51 +6152,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="01AA1648"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD96F9BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -11430,51 +6265,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="17553D41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B6852AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11579,51 +6414,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="26373EA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08C82800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11728,51 +6563,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="58E22B06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71FC406C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11841,51 +6676,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="71B50EF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2DE747C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11954,51 +6789,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="7A5C791D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6554D7BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12067,245 +6902,251 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1764571650">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="361438348">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="368800478">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1781299778">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1971860555">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="157498007">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="389306247">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1120108044">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006000B0"/>
     <w:rsid w:val="00001B7E"/>
     <w:rsid w:val="000032B9"/>
     <w:rsid w:val="000218B4"/>
     <w:rsid w:val="00053789"/>
     <w:rsid w:val="00073442"/>
     <w:rsid w:val="000803C9"/>
     <w:rsid w:val="000A6916"/>
     <w:rsid w:val="000C5364"/>
     <w:rsid w:val="000C6B43"/>
     <w:rsid w:val="000D1BC8"/>
     <w:rsid w:val="000E1B37"/>
     <w:rsid w:val="000E736F"/>
     <w:rsid w:val="000F2E29"/>
     <w:rsid w:val="00100183"/>
     <w:rsid w:val="00105F5B"/>
     <w:rsid w:val="001120FB"/>
     <w:rsid w:val="00112892"/>
     <w:rsid w:val="00121F4E"/>
     <w:rsid w:val="001324A8"/>
     <w:rsid w:val="00133B3D"/>
     <w:rsid w:val="0013493E"/>
     <w:rsid w:val="00141F66"/>
     <w:rsid w:val="00146CD0"/>
     <w:rsid w:val="0016582D"/>
     <w:rsid w:val="00172005"/>
     <w:rsid w:val="00175656"/>
     <w:rsid w:val="001800EF"/>
     <w:rsid w:val="00186ED5"/>
     <w:rsid w:val="00193602"/>
     <w:rsid w:val="001A4864"/>
     <w:rsid w:val="001A55E8"/>
     <w:rsid w:val="001B7E31"/>
     <w:rsid w:val="001D6A70"/>
     <w:rsid w:val="001E5449"/>
     <w:rsid w:val="001E760E"/>
     <w:rsid w:val="001F637D"/>
+    <w:rsid w:val="00205B07"/>
     <w:rsid w:val="00214FCF"/>
     <w:rsid w:val="0021715D"/>
     <w:rsid w:val="00220382"/>
     <w:rsid w:val="00223D5F"/>
     <w:rsid w:val="002613A6"/>
     <w:rsid w:val="00264678"/>
     <w:rsid w:val="00275EBC"/>
     <w:rsid w:val="00290DA0"/>
     <w:rsid w:val="00295E65"/>
     <w:rsid w:val="002A7326"/>
     <w:rsid w:val="002B50B4"/>
     <w:rsid w:val="002C346D"/>
+    <w:rsid w:val="002D1C94"/>
     <w:rsid w:val="002D532B"/>
     <w:rsid w:val="003014E0"/>
     <w:rsid w:val="00302179"/>
     <w:rsid w:val="0030456B"/>
+    <w:rsid w:val="003448B8"/>
     <w:rsid w:val="00351F84"/>
     <w:rsid w:val="00352CD4"/>
     <w:rsid w:val="00366BCA"/>
     <w:rsid w:val="00367A4F"/>
     <w:rsid w:val="003A2CE2"/>
     <w:rsid w:val="003A4980"/>
     <w:rsid w:val="003B38E2"/>
     <w:rsid w:val="003C208D"/>
     <w:rsid w:val="003D1355"/>
     <w:rsid w:val="003D6353"/>
     <w:rsid w:val="003E3E0D"/>
     <w:rsid w:val="003E72C8"/>
     <w:rsid w:val="003F2114"/>
     <w:rsid w:val="00405BC0"/>
     <w:rsid w:val="00431D2E"/>
     <w:rsid w:val="0043459D"/>
+    <w:rsid w:val="00434CEB"/>
     <w:rsid w:val="0043710F"/>
     <w:rsid w:val="00462BF9"/>
     <w:rsid w:val="00466DEC"/>
     <w:rsid w:val="00475C3A"/>
     <w:rsid w:val="00485CD2"/>
     <w:rsid w:val="004944D4"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rsid w:val="004B135E"/>
+    <w:rsid w:val="004B7675"/>
     <w:rsid w:val="004B7AF6"/>
     <w:rsid w:val="004C1BF8"/>
     <w:rsid w:val="004D059E"/>
     <w:rsid w:val="004D071C"/>
     <w:rsid w:val="004D5251"/>
     <w:rsid w:val="004D6DE4"/>
     <w:rsid w:val="004D76F0"/>
     <w:rsid w:val="004E46AF"/>
     <w:rsid w:val="004E4BE7"/>
     <w:rsid w:val="004F21D6"/>
     <w:rsid w:val="004F322D"/>
     <w:rsid w:val="00504F2B"/>
     <w:rsid w:val="00507304"/>
     <w:rsid w:val="00532CD1"/>
     <w:rsid w:val="00533AD2"/>
     <w:rsid w:val="00544772"/>
     <w:rsid w:val="005779C7"/>
     <w:rsid w:val="00577E87"/>
     <w:rsid w:val="005816A2"/>
     <w:rsid w:val="00593420"/>
     <w:rsid w:val="00596472"/>
     <w:rsid w:val="005A2B16"/>
     <w:rsid w:val="005B0081"/>
     <w:rsid w:val="005B5C52"/>
     <w:rsid w:val="005C505F"/>
     <w:rsid w:val="005C6679"/>
     <w:rsid w:val="006000B0"/>
     <w:rsid w:val="006048D8"/>
     <w:rsid w:val="006141DF"/>
     <w:rsid w:val="006147A1"/>
     <w:rsid w:val="006150BC"/>
     <w:rsid w:val="00626ECD"/>
+    <w:rsid w:val="00650E4F"/>
     <w:rsid w:val="00651E39"/>
     <w:rsid w:val="00675B08"/>
     <w:rsid w:val="0068283D"/>
     <w:rsid w:val="00683C22"/>
     <w:rsid w:val="00693306"/>
     <w:rsid w:val="006A373E"/>
     <w:rsid w:val="006C3F0C"/>
     <w:rsid w:val="006D060A"/>
     <w:rsid w:val="006E4690"/>
     <w:rsid w:val="006F26EB"/>
+    <w:rsid w:val="006F2831"/>
     <w:rsid w:val="0070013E"/>
     <w:rsid w:val="0070171A"/>
     <w:rsid w:val="0070429E"/>
     <w:rsid w:val="007066D9"/>
     <w:rsid w:val="00713CE6"/>
     <w:rsid w:val="00713E15"/>
     <w:rsid w:val="007203C5"/>
     <w:rsid w:val="007412F6"/>
     <w:rsid w:val="00744793"/>
     <w:rsid w:val="00746FAA"/>
     <w:rsid w:val="00760AE5"/>
     <w:rsid w:val="00766521"/>
     <w:rsid w:val="0077220E"/>
     <w:rsid w:val="00780673"/>
     <w:rsid w:val="007A4617"/>
     <w:rsid w:val="007C3D68"/>
     <w:rsid w:val="007C57C4"/>
+    <w:rsid w:val="007D1165"/>
     <w:rsid w:val="007D4FBD"/>
     <w:rsid w:val="007E2F5E"/>
     <w:rsid w:val="007F558F"/>
     <w:rsid w:val="00810071"/>
     <w:rsid w:val="00811CC3"/>
     <w:rsid w:val="00815A13"/>
     <w:rsid w:val="00816D4F"/>
     <w:rsid w:val="0083320B"/>
     <w:rsid w:val="00833630"/>
     <w:rsid w:val="00841783"/>
     <w:rsid w:val="00851D53"/>
     <w:rsid w:val="00862FB2"/>
     <w:rsid w:val="008654BF"/>
     <w:rsid w:val="008723E5"/>
     <w:rsid w:val="00873E80"/>
     <w:rsid w:val="00874569"/>
     <w:rsid w:val="00876113"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A63E3"/>
     <w:rsid w:val="008A68E3"/>
     <w:rsid w:val="008B17AA"/>
     <w:rsid w:val="008D4D93"/>
     <w:rsid w:val="008D6CA1"/>
     <w:rsid w:val="008E7458"/>
     <w:rsid w:val="00912774"/>
@@ -12313,61 +7154,63 @@
     <w:rsid w:val="00913DBE"/>
     <w:rsid w:val="00925AE4"/>
     <w:rsid w:val="00925BE9"/>
     <w:rsid w:val="009300B6"/>
     <w:rsid w:val="00931E49"/>
     <w:rsid w:val="00944B14"/>
     <w:rsid w:val="00951C56"/>
     <w:rsid w:val="00955884"/>
     <w:rsid w:val="00961769"/>
     <w:rsid w:val="00962D96"/>
     <w:rsid w:val="00972E96"/>
     <w:rsid w:val="009810E8"/>
     <w:rsid w:val="009942A0"/>
     <w:rsid w:val="009A1F02"/>
     <w:rsid w:val="009E5355"/>
     <w:rsid w:val="009E668C"/>
     <w:rsid w:val="009F2132"/>
     <w:rsid w:val="009F27B3"/>
     <w:rsid w:val="009F2859"/>
     <w:rsid w:val="009F7A68"/>
     <w:rsid w:val="00A00DC9"/>
     <w:rsid w:val="00A05364"/>
     <w:rsid w:val="00A064E1"/>
     <w:rsid w:val="00A0777C"/>
     <w:rsid w:val="00A15C63"/>
+    <w:rsid w:val="00A16D0C"/>
     <w:rsid w:val="00A17BE2"/>
     <w:rsid w:val="00A17C96"/>
     <w:rsid w:val="00A221A4"/>
     <w:rsid w:val="00A22CBF"/>
     <w:rsid w:val="00A2471F"/>
     <w:rsid w:val="00A27F96"/>
     <w:rsid w:val="00A469A8"/>
     <w:rsid w:val="00A5526F"/>
     <w:rsid w:val="00A82DEF"/>
     <w:rsid w:val="00A832F0"/>
     <w:rsid w:val="00A85235"/>
+    <w:rsid w:val="00A90F5F"/>
     <w:rsid w:val="00A963CD"/>
     <w:rsid w:val="00AB1404"/>
     <w:rsid w:val="00AB372F"/>
     <w:rsid w:val="00AC5008"/>
     <w:rsid w:val="00AD0748"/>
     <w:rsid w:val="00AD4B5A"/>
     <w:rsid w:val="00AE1CE5"/>
     <w:rsid w:val="00AF2F18"/>
     <w:rsid w:val="00B03FA6"/>
     <w:rsid w:val="00B041FA"/>
     <w:rsid w:val="00B21E21"/>
     <w:rsid w:val="00B24E46"/>
     <w:rsid w:val="00B27792"/>
     <w:rsid w:val="00B328F9"/>
     <w:rsid w:val="00B35D4A"/>
     <w:rsid w:val="00B36401"/>
     <w:rsid w:val="00B63E7F"/>
     <w:rsid w:val="00B64295"/>
     <w:rsid w:val="00B70175"/>
     <w:rsid w:val="00BA17A8"/>
     <w:rsid w:val="00BA3EBB"/>
     <w:rsid w:val="00BA57E6"/>
     <w:rsid w:val="00BC1CFD"/>
     <w:rsid w:val="00BC4836"/>
     <w:rsid w:val="00BC6E3D"/>
@@ -12411,494 +7254,257 @@
     <w:rsid w:val="00DF0251"/>
     <w:rsid w:val="00DF6BE8"/>
     <w:rsid w:val="00DF7651"/>
     <w:rsid w:val="00E015AA"/>
     <w:rsid w:val="00E049BF"/>
     <w:rsid w:val="00E07703"/>
     <w:rsid w:val="00E165F2"/>
     <w:rsid w:val="00E21BBB"/>
     <w:rsid w:val="00E272E4"/>
     <w:rsid w:val="00E300B6"/>
     <w:rsid w:val="00E41E0C"/>
     <w:rsid w:val="00E5170C"/>
     <w:rsid w:val="00E555D1"/>
     <w:rsid w:val="00E57969"/>
     <w:rsid w:val="00E6298F"/>
     <w:rsid w:val="00E62C2D"/>
     <w:rsid w:val="00E64A28"/>
     <w:rsid w:val="00E67FBA"/>
     <w:rsid w:val="00E81BD1"/>
     <w:rsid w:val="00E83B08"/>
     <w:rsid w:val="00E95EB9"/>
     <w:rsid w:val="00EA1FE5"/>
     <w:rsid w:val="00EA4D5F"/>
     <w:rsid w:val="00EA567C"/>
     <w:rsid w:val="00EB0451"/>
+    <w:rsid w:val="00ED5E76"/>
     <w:rsid w:val="00EE5228"/>
     <w:rsid w:val="00EF631D"/>
+    <w:rsid w:val="00F1202E"/>
     <w:rsid w:val="00F26915"/>
     <w:rsid w:val="00F46B68"/>
     <w:rsid w:val="00F50DE6"/>
     <w:rsid w:val="00F54C29"/>
+    <w:rsid w:val="00F632F0"/>
     <w:rsid w:val="00F720C8"/>
     <w:rsid w:val="00F72EA1"/>
     <w:rsid w:val="00F76F90"/>
     <w:rsid w:val="00F840B1"/>
     <w:rsid w:val="00F84B6F"/>
     <w:rsid w:val="00FB033E"/>
     <w:rsid w:val="00FB08A3"/>
     <w:rsid w:val="00FC2302"/>
     <w:rsid w:val="00FC2509"/>
     <w:rsid w:val="00FC31AC"/>
     <w:rsid w:val="00FC7F83"/>
     <w:rsid w:val="00FD2F74"/>
     <w:rsid w:val="00FF02D7"/>
     <w:rsid w:val="00FF2BCA"/>
     <w:rsid w:val="00FF5B02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="vi-VN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4956669E"/>
-  <w15:docId w15:val="{6D29FD15-9A09-4F2E-8581-F13E5B137010}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="vi-VN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CB2093"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-4"/>
       <w:w w:val="98"/>
       <w:sz w:val="21"/>
       <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
@@ -13138,58 +7744,65 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A850DC"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B95DB8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00295441"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00295441"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -13255,77 +7868,856 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="72" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="72" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00811CC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00507304"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00596472"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E4BE7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E4BE7"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E4BE7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D4D93"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C34EA8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C34EA8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C34EA8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="vi-VN" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB2093"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:sz w:val="21"/>
+      <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AC0136"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AC0136"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E43FFE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00536217"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00536217"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00536217"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00536217"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A850DC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A850DC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B95DB8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00295441"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00295441"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295441"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00295441"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295441"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE3FFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:sz w:val="21"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="72" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="72" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00811CC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -13429,51 +8821,51 @@
     <w:rsid w:val="00C34EA8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-4"/>
       <w:w w:val="98"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C34EA8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="30303624">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="518812881">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13503,51 +8895,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1884709445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieeeusa.org/communications/ebooks/files/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdujs.edu.vn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdujs.edu.vn" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13761,112 +9153,112 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjSMSfNcKxNJjZEV8q4u7vHiAXWtQ==">AMUW2mXcEWlT28c+x+fyh0/lae/pnEODx+l8aS4WGPMkDt0tMUf+DhpKCvizltxn6OmbfBMGUq+bcFydQ08wWaVyItZyusHybz3yaXD2arHa3QDnmtA12fTINtRX3BURHl3ad+tdzUn6</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5B08532-14B2-4D93-9BA7-5FF49146088B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11446</Characters>
+  <Pages>5</Pages>
+  <Words>1379</Words>
+  <Characters>7861</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13427</CharactersWithSpaces>
+  <CharactersWithSpaces>9222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tạp chí Giáo dục</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>