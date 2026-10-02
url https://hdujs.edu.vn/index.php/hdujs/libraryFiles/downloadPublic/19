--- v1 (2026-09-08)
+++ v2 (2026-10-02)
@@ -1,8177 +1,5358 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="0D9D19D8" w14:textId="3FC5038E" w:rsidR="00AD4B5A" w:rsidRPr="00ED5929" w:rsidRDefault="00100183" w:rsidP="00ED5929">
+    <w:p w14:paraId="0D9D19D8" w14:textId="3FC5038E" w:rsidR="00AD4B5A" w:rsidRPr="00C91B1E" w:rsidRDefault="00100183" w:rsidP="00C91B1E">
       <w:pPr>
         <w:pStyle w:val="Tiu"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED5929">
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve">TÊN BÀI </w:t>
       </w:r>
-      <w:r w:rsidR="00B328F9" w:rsidRPr="00ED5929">
+      <w:r w:rsidR="00B328F9" w:rsidRPr="00C91B1E">
         <w:t>BÁO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF60A30" w14:textId="7D098A70" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
+    <w:p w14:paraId="2EF60A30" w14:textId="7D098A70" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00100183" w:rsidP="00841783">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="-238" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk226446189"/>
-      <w:r w:rsidR="00626ECD" w:rsidRPr="00841783">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00626ECD" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Tiêu đề</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:t>Tiêu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00626ECD" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> báo phải thể hiện bằng cả 2 ngôn ngữ tiếng Việt và tiếng Anh; </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00626ECD" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>đề</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bài</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>báo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>phải</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>thể</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hiện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bằng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cả</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ngôn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ngữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Việt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anh; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103A0AB9" w14:textId="77777777" w:rsidR="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
+    <w:p w14:paraId="103A0AB9" w14:textId="77777777" w:rsidR="00841783" w:rsidRPr="00C91B1E" w:rsidRDefault="00100183" w:rsidP="00841783">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="45" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Font: Times New Roman; </w:t>
       </w:r>
-      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Viết hoa và in đ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00841783">
+        <w:t>Viết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hoa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">ậm; Cỡ chữ 13; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1928B9F9" w14:textId="269DD67C" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
+    <w:p w14:paraId="1928B9F9" w14:textId="269DD67C" w:rsidR="00B03FA6" w:rsidRPr="00C91B1E" w:rsidRDefault="00100183" w:rsidP="00C91B1E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="45" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>cách trên</w:t>
       </w:r>
-      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> cách dưới: 0 pt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D7722A" w14:textId="3047452D" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00C96F69">
-[...34 lines deleted...]
-        <w:t>3</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8371" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3255"/>
+        <w:gridCol w:w="5116"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C91B1E" w:rsidRPr="00C91B1E" w14:paraId="304835B3" w14:textId="77777777" w:rsidTr="00FE6880">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3255" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058AEEC9" w14:textId="77777777" w:rsidR="00C91B1E" w:rsidRPr="009E60DB" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
+            <w:pPr>
+              <w:pStyle w:val="Tntcgi"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lê Thị Hằng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1,*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE8EF23" w14:textId="77777777" w:rsidR="00C91B1E" w:rsidRPr="009E60DB" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
+            <w:pPr>
+              <w:pStyle w:val="Tntcgi"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nguyễn Ngọc Hùng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020367DC" w14:textId="225E6035" w:rsidR="00C91B1E" w:rsidRPr="009E60DB" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
+            <w:pPr>
+              <w:pStyle w:val="Tntcgi"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Đỗ Bích Thu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="663134C4" w14:textId="6599D841" w:rsidR="00C91B1E" w:rsidRPr="009E60DB" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
+            <w:pPr>
+              <w:pStyle w:val="Chthchtcgi"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Khoa Giáo dục, Trường Đại học Hồng Đức</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CB64B0" w14:textId="7C2302D9" w:rsidR="00C91B1E" w:rsidRPr="009E60DB" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
+            <w:pPr>
+              <w:pStyle w:val="Chthchtcgi"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+              <w:t>Trường Đại học Vinh</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42FDA4EA" w14:textId="77777777" w:rsidR="00C91B1E" w:rsidRPr="009E60DB" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
+            <w:pPr>
+              <w:pStyle w:val="Tntcgi"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Viện nghiên cứu triết học;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B4059D" w14:textId="07D9A2C4" w:rsidR="00C91B1E" w:rsidRPr="00FE2125" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
+            <w:pPr>
+              <w:pStyle w:val="Thngtintcgi"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1,*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E60DB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: Tác giả liên hệ: lethihang@hdu.edu.vn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2471C7DC" w14:textId="7EB6EFBD" w:rsidR="00B328F9" w:rsidRPr="009E60DB" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>XXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B577B7C" w14:textId="311D7A1B" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00ED5929">
-[...105 lines deleted...]
-        <w:t>;</w:t>
+    <w:p w14:paraId="7A710A02" w14:textId="587D1B11" w:rsidR="00C91B1E" w:rsidRPr="009E60DB" w:rsidRDefault="009E60DB" w:rsidP="00C91B1E">
+      <w:pPr>
+        <w:pStyle w:val="Articlehistory"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ngày nộp bài</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1E" w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: …/…/...; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ngày gửi phản biện</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1E" w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: …/…/...; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Ngày duyệt đăng</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91B1E" w:rsidRPr="009E60DB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>: …/…/...</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8550" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2397"/>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="5872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B03FA6" w:rsidRPr="00841783" w14:paraId="2E51DEE0" w14:textId="77777777" w:rsidTr="004D76F0">
+      <w:tr w:rsidR="00B03FA6" w:rsidRPr="00C91B1E" w14:paraId="2E51DEE0" w14:textId="77777777" w:rsidTr="004D76F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="753823E7" w14:textId="24FD9B9B" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00C34EA8" w:rsidP="00ED5929">
-[...44 lines deleted...]
-          <w:p w14:paraId="6A95A47B" w14:textId="19088765" w:rsidR="00175656" w:rsidRPr="00841783" w:rsidRDefault="00175656" w:rsidP="006224BF">
+          <w:p w14:paraId="6A95A47B" w14:textId="3178AD90" w:rsidR="00175656" w:rsidRPr="00C91B1E" w:rsidRDefault="00C91B1E" w:rsidP="00C91B1E">
             <w:pPr>
               <w:pStyle w:val="DOI"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
-              <w:t>DOI: XXXXXX</w:t>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Từ khóa (3 - 5 từ khóa):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Từ khóa 1, từ khóa 2, từ khóa 3, từ khóa 4, từ khoá 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="281" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="09D3EB10" w14:textId="77777777" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+          <w:p w14:paraId="09D3EB10" w14:textId="77777777" w:rsidR="00B03FA6" w:rsidRPr="00C91B1E" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1034E367" w14:textId="647EE5B3" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00ED5929">
+          <w:p w14:paraId="1034E367" w14:textId="06A59CF2" w:rsidR="00BF2BE9" w:rsidRPr="00C91B1E" w:rsidRDefault="00BF2BE9" w:rsidP="00C91B1E">
             <w:pPr>
               <w:pStyle w:val="TMTT"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:t>TÓM TẮT</w:t>
             </w:r>
-            <w:r w:rsidR="00175656" w:rsidRPr="00841783">
+            <w:r w:rsidR="00175656" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00175656" w:rsidRPr="00841783">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> từ)</w:t>
+            <w:r w:rsidR="004B07B5" w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(có độ dài từ </w:t>
+            </w:r>
+            <w:r w:rsidR="004B07B5" w:rsidRPr="004B07B5">
+              <w:rPr>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">khoảng </w:t>
+            </w:r>
+            <w:r w:rsidR="004B07B5" w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t>100 từ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580490FA" w14:textId="3044C085" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00ED5929">
+          <w:p w14:paraId="580490FA" w14:textId="3044C085" w:rsidR="00BF2BE9" w:rsidRPr="00C91B1E" w:rsidRDefault="00BF2BE9" w:rsidP="00ED5929">
             <w:pPr>
               <w:pStyle w:val="Nidungtmtt"/>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Bối cảnh:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:t xml:space="preserve"> Trả lời câu hỏi “Tại sao lại tiến hành nghiên cứu này (từ lí luận, từ thực tiễn,…)”. Sử dụng phương pháp nghiên cứu gì?</w:t>
             </w:r>
-            <w:r w:rsidR="00841783" w:rsidRPr="00841783">
+            <w:r w:rsidR="00841783" w:rsidRPr="00C91B1E">
               <w:t xml:space="preserve"> Thảo luận ngắn gọn Ý tưởng, giải pháp, đóng góp mới cho câu hỏi nghiên cứu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423AA741" w14:textId="77777777" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00ED5929">
+          <w:p w14:paraId="423AA741" w14:textId="77777777" w:rsidR="00BF2BE9" w:rsidRPr="00C91B1E" w:rsidRDefault="00BF2BE9" w:rsidP="00ED5929">
             <w:pPr>
               <w:pStyle w:val="Nidungtmtt"/>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Kết quả:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:t xml:space="preserve"> Nghiên cứu này cho thấy/chỉ ra rằng/phát hiện ra rằng…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA0E37A" w14:textId="5F2F39AF" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00ED5929">
+          <w:p w14:paraId="21ED7944" w14:textId="1F2AA02B" w:rsidR="00BF2BE9" w:rsidRPr="00C91B1E" w:rsidRDefault="00BF2BE9" w:rsidP="00C91B1E">
             <w:pPr>
               <w:pStyle w:val="Nidungtmtt"/>
+              <w:spacing w:after="240"/>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Bàn luận:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:t xml:space="preserve"> Nêu ý nghĩa của kết quả nghiên cứu (trong nghiên cứu, thực tiễn, chính sách,…), những đề xuất, hướng nghiên cứu tiếp theo, liên quan,...</w:t>
-            </w:r>
-[...45 lines deleted...]
-              <w:t>, từ khoá 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B03FA6" w:rsidRPr="00841783" w14:paraId="64080F4B" w14:textId="77777777" w:rsidTr="004D76F0">
+      <w:tr w:rsidR="00B03FA6" w:rsidRPr="00C91B1E" w14:paraId="64080F4B" w14:textId="77777777" w:rsidTr="004D76F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2397" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C297B7D" w14:textId="77777777" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="006224BF">
-[...7 lines deleted...]
-          <w:p w14:paraId="5E736990" w14:textId="77777777" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+          <w:p w14:paraId="15E0018F" w14:textId="4E9F14FA" w:rsidR="00B03FA6" w:rsidRPr="00C91B1E" w:rsidRDefault="00C91B1E" w:rsidP="009E60DB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:firstLine="0"/>
+              <w:ind w:right="-128" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Received: …/…/...</w:t>
-[...5 lines deleted...]
-              <w:ind w:firstLine="0"/>
+              <w:t xml:space="preserve">Keywords: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>Keyword 1, keyword 2, keyword 3, keyword 4, keyword 5.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="281" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DA877AE" w14:textId="77777777" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+          <w:p w14:paraId="4DA877AE" w14:textId="77777777" w:rsidR="00B03FA6" w:rsidRPr="00C91B1E" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5872" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="75D4CC96" w14:textId="15B4442C" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+          <w:p w14:paraId="75D4CC96" w14:textId="15B4442C" w:rsidR="00B03FA6" w:rsidRPr="00C91B1E" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ABSTRACT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A3B139" w14:textId="7A1034E2" w:rsidR="00651E39" w:rsidRPr="00841783" w:rsidRDefault="00651E39" w:rsidP="00841783">
+          <w:p w14:paraId="69A3B139" w14:textId="7A1034E2" w:rsidR="00651E39" w:rsidRPr="00C91B1E" w:rsidRDefault="00651E39" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Dịch tương ứng nội dung phần tóm tắt tiếng Việt sang tiếng Anh)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B205A0" w14:textId="51C3D535" w:rsidR="003A2CE2" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+          <w:p w14:paraId="530438E8" w14:textId="7579F9C3" w:rsidR="00B03FA6" w:rsidRPr="009E60DB" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Context:…</w:t>
             </w:r>
-            <w:r w:rsidR="004D76F0" w:rsidRPr="00841783">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D76F0" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Result:…</w:t>
             </w:r>
-            <w:r w:rsidR="004D76F0" w:rsidRPr="00841783">
+            <w:r w:rsidR="004D76F0" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Discussion:…</w:t>
             </w:r>
-            <w:r w:rsidR="003A2CE2" w:rsidRPr="00841783">
+            <w:r w:rsidR="003A2CE2" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...51 lines deleted...]
-              <w:t>, keyword 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17EA6A65" w14:textId="1503A7FA" w:rsidR="006000B0" w:rsidRPr="00841783" w:rsidRDefault="00AD4B5A" w:rsidP="006224BF">
+    <w:p w14:paraId="17EA6A65" w14:textId="1503A7FA" w:rsidR="006000B0" w:rsidRPr="00C91B1E" w:rsidRDefault="00AD4B5A" w:rsidP="006224BF">
       <w:pPr>
         <w:pStyle w:val="Tiu1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00BC6E3D" w:rsidRPr="00841783">
+      <w:r w:rsidR="00BC6E3D" w:rsidRPr="00C91B1E">
         <w:t>ĐẶT VẤN ĐỀ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2767C92B" w14:textId="2B3BFB80" w:rsidR="00FC7F83" w:rsidRPr="00841783" w:rsidRDefault="001324A8" w:rsidP="00841783">
+    <w:p w14:paraId="2767C92B" w14:textId="2B3BFB80" w:rsidR="00FC7F83" w:rsidRPr="00C91B1E" w:rsidRDefault="001324A8" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gợi ý</w:t>
       </w:r>
-      <w:r w:rsidR="00E95EB9" w:rsidRPr="00841783">
+      <w:r w:rsidR="00E95EB9" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> về cấu trúc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="005C6679" w:rsidRPr="00841783">
+      <w:r w:rsidR="005C6679" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phần </w:t>
       </w:r>
-      <w:r w:rsidR="00BC6E3D" w:rsidRPr="00841783">
+      <w:r w:rsidR="00BC6E3D" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Đặt vấn đề</w:t>
       </w:r>
-      <w:r w:rsidR="005C6679" w:rsidRPr="00841783">
+      <w:r w:rsidR="005C6679" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nên ít nhất gồm 03 đoạn</w:t>
       </w:r>
-      <w:r w:rsidR="00E64A28" w:rsidRPr="00E64A28">
+      <w:r w:rsidR="00E64A28" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nội dung</w:t>
       </w:r>
-      <w:r w:rsidR="005C6679" w:rsidRPr="00841783">
+      <w:r w:rsidR="005C6679" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509E24A8" w14:textId="1EF686BA" w:rsidR="00FC7F83" w:rsidRPr="00841783" w:rsidRDefault="00E64A28" w:rsidP="006224BF">
+    <w:p w14:paraId="509E24A8" w14:textId="1EF686BA" w:rsidR="00FC7F83" w:rsidRPr="00C91B1E" w:rsidRDefault="00E64A28" w:rsidP="006224BF">
       <w:pPr>
         <w:pStyle w:val="Nidung"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E64A28">
+      <w:r w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve">Nội dung </w:t>
       </w:r>
-      <w:r w:rsidR="005C6679" w:rsidRPr="00841783">
+      <w:r w:rsidR="005C6679" w:rsidRPr="00C91B1E">
         <w:t>thứ nhất đặt vấn đề và bối cảnh nghiên cứu</w:t>
       </w:r>
-      <w:r w:rsidR="00912774" w:rsidRPr="00841783">
+      <w:r w:rsidR="00912774" w:rsidRPr="00C91B1E">
         <w:t>, chẳng hạn có thể theo trình tự</w:t>
       </w:r>
-      <w:r w:rsidR="00913524" w:rsidRPr="00841783">
+      <w:r w:rsidR="00913524" w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve">: Bắt đầu từ bối cảnh rộng (lĩnh vực, xu hướng, yêu cầu thực tiễn hoặc lý luận); Sau đó thu hẹp dần về vấn đề cụ thể mà bài báo quan tâm; Có thể dẫn chứng bằng nghiên cứu quốc tế, chính sách, hoặc thực tiễn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFD63E8" w14:textId="72A07B2C" w:rsidR="001324A8" w:rsidRPr="00841783" w:rsidRDefault="00E64A28" w:rsidP="00841783">
+    <w:p w14:paraId="7AFD63E8" w14:textId="72A07B2C" w:rsidR="001324A8" w:rsidRPr="00C91B1E" w:rsidRDefault="00E64A28" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E64A28">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nội dung</w:t>
       </w:r>
-      <w:r w:rsidR="00972E96" w:rsidRPr="00841783">
+      <w:r w:rsidR="00972E96" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> thứ hai, tổng quan nghiên cứu (mục tiêu trả lời cho câu hỏi: Chúng ta đã biết gì về vấn đề này</w:t>
       </w:r>
-      <w:r w:rsidR="00851D53" w:rsidRPr="00841783">
+      <w:r w:rsidR="00851D53" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidR="00972E96" w:rsidRPr="00841783">
+      <w:r w:rsidR="00972E96" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004B135E" w:rsidRPr="00841783">
-[...11 lines deleted...]
-      <w:r w:rsidR="004B135E" w:rsidRPr="00841783">
+      <w:r w:rsidR="004B135E" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Chú ý, không liệt kê Tác giả A (2018)… Tác giả B (2025)… mà </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26915" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nên tập trung theo tiến trình: Cách tiếp cận; kết quả chính. Chẳng hạn</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Các nghiên cứu </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(2025)… mà </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00951C56" w:rsidRPr="00841783">
+        <w:t>trước đây về… có thể được chia thành ba hướng chính. Hướng thứ nhất tập trung vào… và cho thấy rằng…</w:t>
+      </w:r>
+      <w:r w:rsidR="00951C56" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC7F83" w:rsidRPr="00841783">
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hướng thứ hai nhấn mạnh…</w:t>
       </w:r>
-      <w:r w:rsidR="00951C56" w:rsidRPr="00841783">
+      <w:r w:rsidR="00951C56" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC7F83" w:rsidRPr="00841783">
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gần đây, một số nghiên cứu tiếp cận theo…</w:t>
       </w:r>
-      <w:r w:rsidR="00951C56" w:rsidRPr="00841783">
+      <w:r w:rsidR="00951C56" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00961769" w:rsidRPr="00841783">
+      <w:r w:rsidR="00961769" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Từ đó chỉ ra khoảng trống nghiên cứu</w:t>
       </w:r>
-      <w:r w:rsidR="00EF631D" w:rsidRPr="00841783">
+      <w:r w:rsidR="00EF631D" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chẳng hạn như thiếu nghiên cứu trong bối cảnh/đối tượng cụ thể; chưa kết hợp cách tiếp cận A và B; kết quả còn thiếu nhất quán; thiếu nghiên cứu thực nghiệm/định lượng/định tính)</w:t>
       </w:r>
-      <w:r w:rsidR="00961769" w:rsidRPr="00841783">
+      <w:r w:rsidR="00961769" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AF6F55" w14:textId="2987E298" w:rsidR="00FC7F83" w:rsidRPr="00841783" w:rsidRDefault="00E64A28" w:rsidP="00841783">
+    <w:p w14:paraId="19AF6F55" w14:textId="2987E298" w:rsidR="00FC7F83" w:rsidRPr="00C91B1E" w:rsidRDefault="00E64A28" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E64A28">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nội dung </w:t>
       </w:r>
-      <w:r w:rsidR="00FC7F83" w:rsidRPr="00841783">
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>thứ ba</w:t>
       </w:r>
-      <w:r w:rsidR="00961769" w:rsidRPr="00841783">
+      <w:r w:rsidR="00961769" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> chỉ ra </w:t>
       </w:r>
-      <w:r w:rsidR="003B38E2" w:rsidRPr="00841783">
+      <w:r w:rsidR="003B38E2" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>chỉ ra mục tiêu, câu hỏi và đóng góp của nghiên cứu</w:t>
       </w:r>
-      <w:r w:rsidR="0083320B" w:rsidRPr="00841783">
+      <w:r w:rsidR="0083320B" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> và tiến trình nội dung của bài báo</w:t>
       </w:r>
-      <w:r w:rsidR="00F72EA1" w:rsidRPr="00841783">
+      <w:r w:rsidR="00F72EA1" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. C</w:t>
       </w:r>
-      <w:r w:rsidR="0083320B" w:rsidRPr="00841783">
+      <w:r w:rsidR="0083320B" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hẳng hạn, “Trên cơ sở đó, nghiên cứu này nhằm</w:t>
       </w:r>
-      <w:r w:rsidR="00290DA0" w:rsidRPr="00841783">
+      <w:r w:rsidR="00290DA0" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…/tập trung trả lời các câu hỏi sau:…/kì vọng đóng góp… bằng cách…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C8F08E" w14:textId="6C61C08B" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+    <w:p w14:paraId="40C8F08E" w14:textId="6C61C08B" w:rsidR="00CB2093" w:rsidRPr="00C91B1E" w:rsidRDefault="00CB2093" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiêu đề thống nhất dùng chữ hoa và không in đậm; cỡ chữ 12; cách trên - cách dưới: 12pt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C505A97" w14:textId="2F659F98" w:rsidR="00507304" w:rsidRPr="00841783" w:rsidRDefault="00B70175" w:rsidP="007A5268">
+    <w:p w14:paraId="5C505A97" w14:textId="2F659F98" w:rsidR="00507304" w:rsidRPr="00C91B1E" w:rsidRDefault="00B70175" w:rsidP="007A5268">
       <w:pPr>
         <w:pStyle w:val="Tiu1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve">2. PHƯƠNG PHÁP/ VẬT LIỆU </w:t>
       </w:r>
-      <w:r w:rsidR="00AD4B5A" w:rsidRPr="00841783">
+      <w:r w:rsidR="00AD4B5A" w:rsidRPr="00C91B1E">
         <w:t>NGHIÊN CỨU</w:t>
       </w:r>
-      <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+      <w:r w:rsidR="00C34EA8" w:rsidRPr="00C91B1E">
         <w:t>/GIẢI PHÁP ĐỀ XUẤT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECBD1A0" w14:textId="51AE1137" w:rsidR="00931E49" w:rsidRPr="006224BF" w:rsidRDefault="00931E49" w:rsidP="006224BF">
+    <w:p w14:paraId="5ECBD1A0" w14:textId="51AE1137" w:rsidR="00931E49" w:rsidRPr="00C91B1E" w:rsidRDefault="00931E49" w:rsidP="006224BF">
       <w:pPr>
         <w:pStyle w:val="Nidung"/>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Gợi ý</w:t>
       </w:r>
-      <w:r w:rsidR="00E95EB9" w:rsidRPr="00841783">
+      <w:r w:rsidR="00E95EB9" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> về cấu trúc</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+      <w:r w:rsidR="00C34EA8" w:rsidRPr="00C91B1E">
         <w:t>Phương pháp</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
-[...5 lines deleted...]
-      <w:r w:rsidR="00593420" w:rsidRPr="006224BF">
+      <w:r w:rsidRPr="00C91B1E">
+        <w:t xml:space="preserve"> nghiên cứu (định tính, định lượng, hỗn hợp…) cần được mô tả rõ ràng, và vì sao lại chọn cách thiết kế nghiên cứu như vậy. Mẫu nghiên cứu, công cụ thu thập dữ liệu và quy trình thực hiện cần được mô tả đầy đủ và rõ ràng. Các phương pháp phân tích dữ liệu cần phù hợp và được lựa chọn trên cơ sở khoa học</w:t>
+      </w:r>
+      <w:r w:rsidR="00593420" w:rsidRPr="00C91B1E">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006224BF">
+      <w:r w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve"> Phần phương pháp có đảm bảo tính tin cậy, giá trị và khả năng tái lập của nghiên cứu</w:t>
       </w:r>
-      <w:r w:rsidR="00593420" w:rsidRPr="006224BF">
+      <w:r w:rsidR="00593420" w:rsidRPr="00C91B1E">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006224BF">
+      <w:r w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA643DC" w14:textId="77777777" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+    <w:p w14:paraId="7AA643DC" w14:textId="77777777" w:rsidR="00CB2093" w:rsidRPr="00C91B1E" w:rsidRDefault="00CB2093" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tiêu đề thống nhất dùng chữ hoa và không in đậm; cỡ chữ 12; cách trên - cách dưới: 12pt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C95AAD4" w14:textId="090412DF" w:rsidR="006000B0" w:rsidRPr="00841783" w:rsidRDefault="00AD4B5A" w:rsidP="00841783">
+    <w:p w14:paraId="5C95AAD4" w14:textId="090412DF" w:rsidR="006000B0" w:rsidRPr="00C91B1E" w:rsidRDefault="00AD4B5A" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. KẾT QUẢ NGHIÊN CỨU VÀ THẢO LUẬN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AFB9E6" w14:textId="787C90E0" w:rsidR="00AD0748" w:rsidRPr="00841783" w:rsidRDefault="00146CD0" w:rsidP="00841783">
+    <w:p w14:paraId="23AFB9E6" w14:textId="787C90E0" w:rsidR="00AD0748" w:rsidRPr="00C91B1E" w:rsidRDefault="00146CD0" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phần này trình bày cô đọng kết quả nghiên cứu và giải thích ý nghĩa khoa học của kết quả nghiên cứu, đồng thời </w:t>
       </w:r>
-      <w:r w:rsidR="00FC31AC" w:rsidRPr="00841783">
+      <w:r w:rsidR="00FC31AC" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hấn mạnh các đóng góp mới của nghiên cứu so với các nghiên cứu tương tự đã công bố. </w:t>
       </w:r>
-      <w:r w:rsidR="00AD0748" w:rsidRPr="00841783">
+      <w:r w:rsidR="00AD0748" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trong phần này, các kết quả công bố phải logic nhằm cung cấp các căn cứ khoa học thuyết phục để đưa đến kết luận khoa học vững chắc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1835EB15" w14:textId="6788387A" w:rsidR="00FC31AC" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+    <w:p w14:paraId="1835EB15" w14:textId="6788387A" w:rsidR="00FC31AC" w:rsidRPr="00C91B1E" w:rsidRDefault="00CB2093" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tiêu đề dùng chữ hoa và không in đậm; cỡ chữ 12; cách trên - cách dưới: 12pt</w:t>
       </w:r>
-      <w:r w:rsidR="00FC31AC" w:rsidRPr="00841783">
+      <w:r w:rsidR="00FC31AC" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19637E66" w14:textId="42C16162" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00FC31AC" w:rsidP="00841783">
+    <w:p w14:paraId="19637E66" w14:textId="42C16162" w:rsidR="00CB2093" w:rsidRPr="00C91B1E" w:rsidRDefault="00FC31AC" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nội dung thể hiện trong phần này được trình bày thống nhất bằng chữ in thường; font chữ Time New Roman; cỡ chứ 12; cách trên - cách dưới: 0pt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0017737B" w14:textId="597DD0EB" w:rsidR="00146CD0" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+    <w:p w14:paraId="0017737B" w14:textId="597DD0EB" w:rsidR="00146CD0" w:rsidRPr="00C91B1E" w:rsidRDefault="00CB2093" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trong n</w:t>
       </w:r>
-      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ội dung của phần </w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Kết quả nghiên cứu và thảo luận”</w:t>
       </w:r>
-      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> có thể chia thành nhiều phần nhỏ với các </w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tiểu mục</w:t>
       </w:r>
-      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cấp 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E7B8C4" w14:textId="787BEF26" w:rsidR="00E21BBB" w:rsidRPr="00841783" w:rsidRDefault="00507304" w:rsidP="006224BF">
+    <w:p w14:paraId="37E7B8C4" w14:textId="0697C8FE" w:rsidR="00E21BBB" w:rsidRPr="00C91B1E" w:rsidRDefault="00507304" w:rsidP="006224BF">
       <w:pPr>
         <w:pStyle w:val="Tiu2"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0590" w:rsidRPr="00841783">
+      <w:r w:rsidR="00CC0590" w:rsidRPr="00C91B1E">
         <w:t>.1. Tên tiểu mục</w:t>
       </w:r>
-      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve"> cấp 2</w:t>
       </w:r>
-      <w:r w:rsidR="00E21BBB" w:rsidRPr="00841783">
+      <w:r w:rsidR="00E21BBB" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FCA45A" w14:textId="2F6C0D3C" w:rsidR="00146CD0" w:rsidRPr="00841783" w:rsidRDefault="00146CD0" w:rsidP="00841783">
+    <w:p w14:paraId="21FCA45A" w14:textId="2F6C0D3C" w:rsidR="00146CD0" w:rsidRPr="00C91B1E" w:rsidRDefault="00146CD0" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên tiểu mục cấp 2 thống nhất dùng chữ thường in đậm; cỡ chữ 12; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cách trên - cách dưới: 6pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trong n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ội dung của </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiểu mục cấp 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có thể chia thành nhiều phần nhỏ </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>là các tiểu mục cấp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91B1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541A3691" w14:textId="77777777" w:rsidR="00325B46" w:rsidRPr="004B07B5" w:rsidRDefault="00325B46" w:rsidP="006224BF">
+      <w:pPr>
+        <w:pStyle w:val="Tiu3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC75378" w14:textId="2C550128" w:rsidR="006A373E" w:rsidRPr="00C91B1E" w:rsidRDefault="006A373E" w:rsidP="006224BF">
+      <w:pPr>
+        <w:pStyle w:val="Tiu3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91B1E">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tên tiểu mục cấp 2 thống nhất dùng chữ thường in đậm; cỡ chữ 12; </w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> 3.</w:t>
+        <w:t>3.1.1. Tên tiểu mục</w:t>
+      </w:r>
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00C91B1E">
+        <w:t xml:space="preserve"> cấp 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC75378" w14:textId="44F7FB99" w:rsidR="006A373E" w:rsidRPr="00841783" w:rsidRDefault="006A373E" w:rsidP="006224BF">
-[...10 lines deleted...]
-    <w:p w14:paraId="584AE2A8" w14:textId="493E5A5B" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+    <w:p w14:paraId="584AE2A8" w14:textId="493E5A5B" w:rsidR="00CB2093" w:rsidRPr="00C91B1E" w:rsidRDefault="00CB2093" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tên tiểu mục cấp 3 thống nhất dùng chữ thường in nghiên và không đậm; cỡ chữ 12; cách trên - cách dưới: 6pt. Trong nội dung của tiểu mục cấp 3 có thể chia thành nhiều phần nhỏ là các tiểu mục cấp 4 (nếu có).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2905EE01" w14:textId="53460306" w:rsidR="00FC31AC" w:rsidRPr="00841783" w:rsidRDefault="00FC31AC" w:rsidP="00841783">
+    <w:p w14:paraId="2905EE01" w14:textId="53460306" w:rsidR="00FC31AC" w:rsidRPr="00C91B1E" w:rsidRDefault="00FC31AC" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nội dung của các tiểu mục cấp 2, cấp 3 có thể chứa các bảng biểu, hình ảnh và đồ thị. Cần trình bày theo nguyên tắc sau: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607D86F0" w14:textId="2AA3AA1E" w:rsidR="00D85EAF" w:rsidRPr="00841783" w:rsidRDefault="00D85EAF" w:rsidP="006224BF">
+    <w:p w14:paraId="607D86F0" w14:textId="2AA3AA1E" w:rsidR="00D85EAF" w:rsidRPr="00C91B1E" w:rsidRDefault="00D85EAF" w:rsidP="006224BF">
       <w:pPr>
         <w:pStyle w:val="Tiubngbiu"/>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:t>Bảng 1. Quy định trình bày bảng biểu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8472" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="1F6D45BE" w14:textId="77777777" w:rsidTr="00951C56">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="1F6D45BE" w14:textId="77777777" w:rsidTr="00951C56">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781A3338" w14:textId="7BF59790" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="781A3338" w14:textId="7BF59790" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk226444134"/>
-            <w:r w:rsidRPr="00841783">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Tiêu chí</w:t>
-            </w:r>
+              <w:t>Tiêu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chí</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="202BF36A" w14:textId="49D715DE" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="202BF36A" w14:textId="49D715DE" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nội dung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="426C4CE7" w14:textId="77777777" w:rsidTr="004D76F0">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="426C4CE7" w14:textId="77777777" w:rsidTr="004D76F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB9FC8D" w14:textId="62137A9B" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="5AB9FC8D" w14:textId="62137A9B" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yêu cầu của</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E1946CA" w14:textId="0097CDAC" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="3E1946CA" w14:textId="0097CDAC" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bảng biểu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABD9922" w14:textId="1DA56BB6" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="6ABD9922" w14:textId="1DA56BB6" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Các bảng trong bài báo phải được cung cấp dưới dạng chỉnh sửa được, không phải là một hình ảnh. Bảng biểu cần chú thích ngắn gọn, tránh các bảng chỉ có một hoặc hai cột và các cột chỉ có một hoặc hai mục.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="033159F0" w14:textId="77777777" w:rsidTr="004D76F0">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="033159F0" w14:textId="77777777" w:rsidTr="004D76F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCF1CE6" w14:textId="3404985E" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="4FCF1CE6" w14:textId="3404985E" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hình thức trình bày bảng biểu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B297FC6" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="5B297FC6" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tất cả các bảng phải được đánh số theo thứ tự xuất hiện trong văn bản bằng chữ số Ả Rập. Khi trích dẫn bảng trong văn bản, cần sử dụng từ “Bảng” mà không viết tắt, chú thích bảng phải nằm ở trên cùng của các bảng.</w:t>
             </w:r>
-            <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+            <w:r w:rsidR="00C34EA8" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57947B5F" w14:textId="7EA5FF5F" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00FC2509" w:rsidP="00841783">
+          <w:p w14:paraId="57947B5F" w14:textId="7EA5FF5F" w:rsidR="00FC2509" w:rsidRPr="00C91B1E" w:rsidRDefault="00FC2509" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Trong mỗi bảng phải sử dụng đ</w:t>
             </w:r>
-            <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+            <w:r w:rsidR="00C34EA8" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ường kẻ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> đơn nét liền, màu đen</w:t>
             </w:r>
-            <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+            <w:r w:rsidR="00C34EA8" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Các tiêu đề cột trong bảng căn giữa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="036B2834" w14:textId="77777777" w:rsidTr="00FC2509">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="036B2834" w14:textId="77777777" w:rsidTr="00FC2509">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4786B117" w14:textId="44CDC7B3" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="4786B117" w14:textId="44CDC7B3" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Định dạng chữ viết của tiêu đề bảng biểu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15449740" w14:textId="25DEA0DD" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="15449740" w14:textId="25DEA0DD" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Font chữ: Time New Roman; kiểu chữ viết thường, in đậm; cỡ chữ 11; cách trên - cách dưới: 6pt; dãn dòng: 1.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="0FD92A4E" w14:textId="77777777" w:rsidTr="004D76F0">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="0FD92A4E" w14:textId="77777777" w:rsidTr="004D76F0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F35F7B4" w14:textId="05B9C31B" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="2F35F7B4" w14:textId="05B9C31B" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Định dạng chữ viết các nội dung trong bảng biểu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="162978A2" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="006224BF">
+          <w:p w14:paraId="162978A2" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="006224BF">
             <w:pPr>
               <w:pStyle w:val="Nidungbngbiu"/>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:t>Font chữ: Time New Roman; kiểu chữ viết thường và không in đậm; cỡ chữ 12; cách trên - cách dưới: 0pt; dãn dòng: 1.15</w:t>
             </w:r>
-            <w:r w:rsidR="00FC2509" w:rsidRPr="00841783">
+            <w:r w:rsidR="00FC2509" w:rsidRPr="00C91B1E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E6C76A" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00FC2509" w:rsidP="006224BF">
+          <w:p w14:paraId="58E6C76A" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00C91B1E" w:rsidRDefault="00FC2509" w:rsidP="006224BF">
             <w:pPr>
               <w:pStyle w:val="Nidungbngbiu"/>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:t xml:space="preserve">Các tiêu đề cột căn giữa; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36392C4A" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00FC2509" w:rsidP="00841783">
+          <w:p w14:paraId="36392C4A" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00FC2509" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cột số liệu căn giữa, đối với số thập phân biểu thị phần thập phân bằng dấu phẩy (,) trong bài báo tiếng Việt và dung dấu chấm (.) trong bài báo tiếng Anh.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="446C7534" w14:textId="57D05BC2" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00FC2509" w:rsidP="00841783">
+          <w:p w14:paraId="446C7534" w14:textId="57D05BC2" w:rsidR="00FC2509" w:rsidRPr="00C91B1E" w:rsidRDefault="00FC2509" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cột chưa nội dung bằng chữ căn đều cả hai bên.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="2476F3C4" w14:textId="4E255DC5" w:rsidR="00D85EAF" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+    <w:p w14:paraId="2476F3C4" w14:textId="4E255DC5" w:rsidR="00D85EAF" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bảng 2. Quy định về</w:t>
       </w:r>
-      <w:r w:rsidR="00D85EAF" w:rsidRPr="00841783">
+      <w:r w:rsidR="00D85EAF" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> trình bày hình </w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ảnh </w:t>
       </w:r>
-      <w:r w:rsidR="00D85EAF" w:rsidRPr="00841783">
+      <w:r w:rsidR="00D85EAF" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>và đồ thị</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8472" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1951"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2066"/>
+        <w:gridCol w:w="1731"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="5016"/>
+        <w:gridCol w:w="1612"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="15BB1D3D" w14:textId="77777777" w:rsidTr="00E64A28">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="15BB1D3D" w14:textId="77777777" w:rsidTr="00E64A28">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74674D48" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="74674D48" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Tiêu chí</w:t>
-            </w:r>
+              <w:t>Tiêu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chí</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0CBCFE" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="3A0CBCFE" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nội dung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="2279D8DF" w14:textId="77777777" w:rsidTr="00E64A28">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="2279D8DF" w14:textId="77777777" w:rsidTr="00E64A28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="465D7325" w14:textId="205381E0" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="465D7325" w14:textId="205381E0" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yêu cầu của</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A171EF2" w14:textId="33E418E0" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="0A171EF2" w14:textId="33E418E0" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>hình ảnh</w:t>
             </w:r>
-            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00841783">
+            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> đồ thị</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73AB2C8C" w14:textId="6E9D7BA9" w:rsidR="00DE1CD7" w:rsidRPr="00841783" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
+          <w:p w14:paraId="73AB2C8C" w14:textId="6E9D7BA9" w:rsidR="00DE1CD7" w:rsidRPr="00C91B1E" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ình ảnh</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> đồ thị cần có chú thích rõ r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ng</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>; chú thích</w:t>
             </w:r>
-            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>phải nằm ngoài hình ảnh, đồ thị và có thể chỉnh sửa được</w:t>
             </w:r>
-            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
-[...22 lines deleted...]
-              <w:t>chiếu đến hình ảnh, đồ thị đó.</w:t>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Khi sắp xếp hình ảnh, đồ thị cần đặt vị trí gần với nội dung văn bản có tham chiếu đến hình ảnh, đồ thị đó.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="340AEED9" w14:textId="59A812BD" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
+          <w:p w14:paraId="340AEED9" w14:textId="59A812BD" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
-[...9 lines deleted...]
-              <w:t>Hình ảnh, đồ thị phải có độ phân giải cao: đồ thị (800 - 1200 dpi); hình (400 - 800 dpi); màu (RGB - 300 - 400 dpi). Có thể sử dụng chức năng thu phóng to để kiểm tra độ phân giải của các hình: phóng to đến 400 phần trăm, nếu hình ảnh bị mờ sẽ không được tái tạo tốt khi in.</w:t>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hình ảnh, đồ thị phải có độ phân giải cao: đồ thị (800 - 1200 dpi); hình (400 - 800 dpi); màu (RGB - 300 - 400 dpi). Có thể sử dụng </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>chức năng thu phóng to để kiểm tra độ phân giải của các hình: phóng to đến 400 phần trăm, nếu hình ảnh bị mờ sẽ không được tái tạo tốt khi in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="432A4E51" w14:textId="77777777" w:rsidTr="00E64A28">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="432A4E51" w14:textId="77777777" w:rsidTr="00E64A28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D55EC9" w14:textId="77777777" w:rsidR="00DE1CD7" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="01D55EC9" w14:textId="77777777" w:rsidR="00DE1CD7" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Hình thức trình bày </w:t>
             </w:r>
-            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00841783">
+            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">hình ảnh, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378194EA" w14:textId="1F25A270" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
+          <w:p w14:paraId="378194EA" w14:textId="1F25A270" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>đồ thị</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="013AADCD" w14:textId="3593332C" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="013AADCD" w14:textId="3593332C" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tất cả các hình ảnh và đồ thị phải được đánh số theo thứ tự xuất hiện trong văn bản bằng chữ số Ả Rập. Khị chú thích hình ảnh và đồ thị cần sử dụng từ đầy đủ “Hình” mà không viết tắt, chú thích hình phải nằm ở dưới cùng của các hình.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="022261E9" w14:textId="77777777" w:rsidTr="00E64A28">
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w14:paraId="022261E9" w14:textId="77777777" w:rsidTr="00E64A28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="490B3FC9" w14:textId="595ED295" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="490B3FC9" w14:textId="595ED295" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Định dạng chữ viết của tiêu </w:t>
             </w:r>
-            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00841783">
+            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>đề hình ảnh, đồ thị</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9AD677" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+          <w:p w14:paraId="4F9AD677" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00C91B1E" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Font chữ: Time New Roman; kiểu chữ viết thường, in đậm; cỡ chữ 11; cách trên - cách dưới: 6pt; dãn dòng: 1.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E64A28" w14:paraId="27AFD24C" w14:textId="77777777" w:rsidTr="00E64A28">
+      <w:tr w:rsidR="00E64A28" w:rsidRPr="00C91B1E" w14:paraId="27AFD24C" w14:textId="77777777" w:rsidTr="00E64A28">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="2066" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="74625F98" w14:textId="6DEF0B95" w:rsidR="00E64A28" w:rsidRPr="00E64A28" w:rsidRDefault="00E64A28" w:rsidP="00E64A28">
+          <w:p w14:paraId="74625F98" w14:textId="6DEF0B95" w:rsidR="00E64A28" w:rsidRPr="00C91B1E" w:rsidRDefault="00E64A28" w:rsidP="00E64A28">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="426" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E64A28">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Ví dụ:</w:t>
+              <w:t>Ví</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C91B1E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4313" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFA4180" w14:textId="64573FE3" w:rsidR="00E64A28" w:rsidRDefault="00E64A28" w:rsidP="00E64A28">
+          <w:p w14:paraId="7CFA4180" w14:textId="64573FE3" w:rsidR="00E64A28" w:rsidRPr="00C91B1E" w:rsidRDefault="00E64A28" w:rsidP="00E64A28">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:noProof/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="023AD324" wp14:editId="203F9B31">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="023AD324" wp14:editId="0A48014C">
+                  <wp:extent cx="3045815" cy="2616200"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                   <wp:docPr id="1581926444" name="Picture 50" descr="A graph of a red and blue graph&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1581926444" name="Picture 50" descr="A graph of a red and blue graph&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2476500" cy="2127187"/>
+                            <a:ext cx="3056856" cy="2625684"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CDC2879" w14:textId="77777777" w:rsidR="00223D5F" w:rsidRPr="00E41E0C" w:rsidRDefault="00223D5F" w:rsidP="00841783">
+    <w:p w14:paraId="2CDC2879" w14:textId="77777777" w:rsidR="00223D5F" w:rsidRPr="00C91B1E" w:rsidRDefault="00223D5F" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E41E0C">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hình 1. Phổ XRD các mẫu AgZrP </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33967BE0" w14:textId="0C4B275B" w:rsidR="00223D5F" w:rsidRPr="00E41E0C" w:rsidRDefault="00223D5F" w:rsidP="00841783">
+    <w:p w14:paraId="33967BE0" w14:textId="0C4B275B" w:rsidR="00223D5F" w:rsidRPr="00C91B1E" w:rsidRDefault="00223D5F" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E41E0C">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(5% mol [Ag+] được tổng hợp ở các tỷ lệ [Zr]/[P] là 2:4; 3:4; 4:4 ở nhiệt độ 200</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E41E0C">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E41E0C">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00B64295" w:rsidRPr="00E41E0C">
+      <w:r w:rsidR="00B64295" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F90DA08" w14:textId="237D3C28" w:rsidR="00CB2093" w:rsidRPr="00766521" w:rsidRDefault="00507304" w:rsidP="00841783">
+    <w:p w14:paraId="4F90DA08" w14:textId="237D3C28" w:rsidR="00CB2093" w:rsidRPr="00C91B1E" w:rsidRDefault="00507304" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0590" w:rsidRPr="00841783">
+      <w:r w:rsidR="00CC0590" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2. Tên tiểu mục</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2093" w:rsidRPr="00766521">
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cấp 2</w:t>
       </w:r>
-      <w:r w:rsidR="00E21BBB" w:rsidRPr="00841783">
+      <w:r w:rsidR="00E21BBB" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E019457" w14:textId="68E5B655" w:rsidR="00CC0590" w:rsidRPr="00841783" w:rsidRDefault="00E21BBB" w:rsidP="00841783">
+    <w:p w14:paraId="7E019457" w14:textId="68E5B655" w:rsidR="00CC0590" w:rsidRPr="00C91B1E" w:rsidRDefault="00E21BBB" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2093" w:rsidRPr="00766521">
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trình bày tương tự như trên, trong tiểu mục cấp 2 có thể chia thành các tiểu mục cấp 3 như sau: 3.2.1.; 3.2.2.;…</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162046E5" w14:textId="6DF0BC2E" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00507304" w:rsidP="00841783">
+    <w:p w14:paraId="162046E5" w14:textId="6DF0BC2E" w:rsidR="00CB2093" w:rsidRPr="00C91B1E" w:rsidRDefault="00507304" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0590" w:rsidRPr="00841783">
+      <w:r w:rsidR="00CC0590" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3. Tên tiểu mục</w:t>
       </w:r>
-      <w:r w:rsidR="00CB2093" w:rsidRPr="00841783">
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cấp 2</w:t>
       </w:r>
-      <w:r w:rsidR="00E21BBB" w:rsidRPr="00841783">
+      <w:r w:rsidR="00E21BBB" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3016DB18" w14:textId="6F4C882C" w:rsidR="00CC0590" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+    <w:p w14:paraId="3016DB18" w14:textId="6F4C882C" w:rsidR="00CC0590" w:rsidRPr="00C91B1E" w:rsidRDefault="00CB2093" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trình bày tương tự như trên, trong tiểu mục cấp 2 có thể chia thành các tiểu mục cấp 3 như sau: 3.2.1.; 3.2.2.;…)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22064A46" w14:textId="55965A74" w:rsidR="006000B0" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+    <w:p w14:paraId="22064A46" w14:textId="55965A74" w:rsidR="006000B0" w:rsidRPr="00C91B1E" w:rsidRDefault="00CB2093" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. KẾT LUẬN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43391788" w14:textId="77777777" w:rsidR="00E64A28" w:rsidRPr="00E41E0C" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+    <w:p w14:paraId="43391788" w14:textId="77777777" w:rsidR="00E64A28" w:rsidRPr="00C91B1E" w:rsidRDefault="00275EBC" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00D94BDE" w:rsidRPr="00841783">
+      <w:r w:rsidR="00D94BDE" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rình bày ngắn gọn kết quả nghiên cứu cả về thành công và thất bại trong nghiên cứu, những điểm đáng chú ý trong các kết quả nghiên cứu; Làm nổi bật tính mới, tính </w:t>
       </w:r>
-      <w:r w:rsidR="00D94BDE" w:rsidRPr="00841783">
+      <w:r w:rsidR="00D94BDE" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">sáng tạo, sự tiến bộ, khác biệt, độc đáo so với những kết quả có trước và nêu tính ứng dụng, thực tiễn, địa chỉ ứng dụng </w:t>
       </w:r>
-      <w:r w:rsidR="00E64A28" w:rsidRPr="00E64A28">
+      <w:r w:rsidR="00E64A28" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hướng đến</w:t>
       </w:r>
-      <w:r w:rsidR="00D94BDE" w:rsidRPr="00841783">
+      <w:r w:rsidR="00D94BDE" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> của kết quả nghiên cứu.</w:t>
       </w:r>
-      <w:r w:rsidR="00E64A28" w:rsidRPr="00E64A28">
+      <w:r w:rsidR="00E64A28" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoặc nêu ra các vấn đề mở và hướng nghiên cứu tiếp theo nếu có.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397D6F1B" w14:textId="004889E3" w:rsidR="00AD0748" w:rsidRPr="00841783" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
+    <w:p w14:paraId="397D6F1B" w14:textId="004889E3" w:rsidR="00AD0748" w:rsidRPr="00C91B1E" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Thông thường phần kết luận của bài báo được giới hạn không quá 200 từ, gồm 01 đoạn văn, không có tài liệu tham khảo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4522F7AF" w14:textId="76B55B82" w:rsidR="00E5170C" w:rsidRPr="00841783" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
+    <w:p w14:paraId="4522F7AF" w14:textId="76B55B82" w:rsidR="00E5170C" w:rsidRPr="00C91B1E" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lưu ý tránh trùn</w:t>
       </w:r>
-      <w:r w:rsidR="00AD0748" w:rsidRPr="00841783">
+      <w:r w:rsidR="00AD0748" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g lặp nội dung với phần Tóm tắt,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD0748" w:rsidRPr="00841783">
+      <w:r w:rsidR="00AD0748" w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tác giả c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ó thể trình bày các định hướng nghiên cứu, phát triển, ứng dụng kết quả nghiên cứu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EEE205" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="006224BF">
+    <w:p w14:paraId="52EEE205" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00A221A4" w:rsidP="00FE2125">
       <w:pPr>
         <w:pStyle w:val="tiutiliuthamkho"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00841783">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91B1E">
         <w:t xml:space="preserve">TÀI LIỆU THAM KHẢO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672D6A31" w14:textId="2E216A11" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+    <w:p w14:paraId="672D6A31" w14:textId="2E216A11" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00A221A4" w:rsidP="00841783">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
+      <w:r w:rsidRPr="00C91B1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Viết chữ in hoa, không đậm, căn giữa; Cỡ chữ 12; cách trên - cách dưới: 12 pt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26847261" w14:textId="77777777" w:rsidR="00AD0748" w:rsidRPr="00841783" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
+    <w:p w14:paraId="511C7511" w14:textId="77777777" w:rsidR="00FE2125" w:rsidRPr="00FE2125" w:rsidRDefault="00FE2125" w:rsidP="00FE2125">
+      <w:pPr>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk226448518"/>
+      <w:r w:rsidRPr="00FE2125">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Danh mục tài liệu tham khảo chỉ bao gồm những tài liệu đã được trích dẫn trong bài; đồng thời, mọi tài liệu được trích dẫn trong bài phải có trong danh mục tài liệu tham khảo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2125">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tài liệu phải chính xác, tìm được, không nguỵ tạo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2125">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; có tối thiểu 07 tài liệu, không quá 25 tài liệu; trong đó ít nhất 02 bài báo khoa học xuất bản trong 5 năm gần đây.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC3F866" w14:textId="77777777" w:rsidR="00FE2125" w:rsidRPr="00841783" w:rsidRDefault="00FE2125" w:rsidP="00FE2125">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk227829174"/>
       <w:r w:rsidRPr="00841783">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Danh mục tài liệu tham khảo chỉ liệt kê những tài liệu được trích dẫn trong bài báo. Ngược lại, tài liệu nào được tham chiếu trong bài cũng phải liệt lê trong danh sách tài liệu tham khảo. </w:t>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trích dẫn theo định dạng IEEE đối với các bài báo thuộc khối ngành</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khoa học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tự nhiên, Kỹ thuật và Công nghệ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C346D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E4E9C3" w14:textId="4E9DB3EF" w:rsidR="00214FCF" w:rsidRPr="00841783" w:rsidRDefault="00214FCF" w:rsidP="00841783">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="381D381F" w14:textId="77777777" w:rsidR="00FE2125" w:rsidRPr="00A16D0C" w:rsidRDefault="00FE2125" w:rsidP="00FE2125">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:spacing w:val="0"/>
-[...47 lines deleted...]
-        <w:ind w:firstLine="567"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C346D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002C346D">
+        </w:rPr>
+        <w:t xml:space="preserve">Trích dẫn theo định dạng APA đối với các bài báo thuộc khối </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trích dẫn theo định dạng APA đối với các bài báo thuộc khối </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00577E87">
+        <w:t>ngành</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ngành</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C346D">
+        <w:t xml:space="preserve"> Khoa học Xã hội và Nhân văn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B73C8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Khoa học Xã hội và Nhân văn, Giáo dục, Nông - Lâm - Ngư nghiệp, Kinh tế - QTKD, Chính trị, Luật.</w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C346D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>áo dục, Nông - Lâm - Ngư nghiệp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B73C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C346D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kinh tế - QTKD, Chính trị, Luật.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C06D4F6" w14:textId="3345A11D" w:rsidR="00214FCF" w:rsidRPr="00577E87" w:rsidRDefault="00577E87" w:rsidP="00577E87">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="15F83C54" w14:textId="32F7A059" w:rsidR="00E67FBA" w:rsidRPr="00FE2125" w:rsidRDefault="00FE2125" w:rsidP="00FE2125">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00577E87">
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16D0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(Hướng dẫn định dạng trích dẫn tài liệu tham khảo quy định chi tiết tại đường link: </w:t>
       </w:r>
-      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+      <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://hdujs.edu.vn/index.php/index/APA</w:t>
       </w:r>
       <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00577E87">
+      <w:r w:rsidRPr="00A16D0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>hoặc</w:t>
       </w:r>
       <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://hdujs.edu.vn/index.php/index/IEEE</w:t>
       </w:r>
-      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+      <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+      <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00577E87">
+      <w:r w:rsidRPr="00A16D0C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">trong menu </w:t>
       </w:r>
-      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+      <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Hướng dẫn” trên trang web của Tạp chí </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:r w:rsidRPr="00577E87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:w w:val="100"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://hdujs.edu.vn</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00214FCF" w:rsidRPr="00577E87">
+      <w:r w:rsidRPr="00577E87">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-    </w:p>
-[...3461 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8364" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A221A4" w:rsidRPr="00841783" w14:paraId="6D60E14C" w14:textId="77777777" w:rsidTr="00713CE6">
+      <w:tr w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w14:paraId="6D60E14C" w14:textId="77777777" w:rsidTr="00713CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4519089E" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+          <w:p w14:paraId="4519089E" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00A221A4" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tuyên bố về xung đột lợi ích:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ví dụ, có thể chọn một số mẫu câu như sau: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6C7408" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+          <w:p w14:paraId="6C6C7408" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00A221A4" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">“Các tác giả tuyên bố không có xung đột lợi ích”. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17AC408F" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+          <w:p w14:paraId="17AC408F" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00A221A4" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“Tác giả A đã nhận được tài trợ nghiên cứu từ Trường/Viện X. Tác giả B đã nhận được thù lao từ Công ty Y…”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0993DC83" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+          <w:p w14:paraId="0993DC83" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00A221A4" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Thông tin tài trợ (nếu có): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ví dụ, có thể chọn một số mẫu câu như sau: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="087F55E6" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+          <w:p w14:paraId="087F55E6" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00A221A4" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“Nghiên cứu này không nhận được tài trợ từ bên ngoài.” hoặc “Nghiên cứu này được tài trợ bởi [Cơ quan] theo số hiệu tài trợ/mã số:…”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15EE2DD4" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+          <w:p w14:paraId="15EE2DD4" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00C91B1E" w:rsidRDefault="00A221A4" w:rsidP="00841783">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lời cảm ơn (nếu có): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C91B1E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tác giả (nhóm tác giả) cảm ơn sự tài trợ của … qua đề tài với mã số: …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D6F9F42" w14:textId="52A60FAA" w:rsidR="00475C3A" w:rsidRPr="00841783" w:rsidRDefault="000A6916" w:rsidP="001E760E">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="091AC00E" w14:textId="6F4D2886" w:rsidR="000A6916" w:rsidRPr="00FE2125" w:rsidRDefault="000A6916" w:rsidP="00FE2125">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE2125">
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00841783">
+        </w:rPr>
+        <w:t>Thông tin về tác giả:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2125">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-        <w:t>Thông tin về tác giả:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2125">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ghi rõ họ tên, học hàm học vị, cơ quan công tác, địa chỉ, số điện thoại của các tác giả bài báo</w:t>
+      </w:r>
+      <w:r w:rsidR="001E760E" w:rsidRPr="00FE2125">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091AC00E" w14:textId="1BFAA7A8" w:rsidR="000A6916" w:rsidRPr="001E760E" w:rsidRDefault="000A6916" w:rsidP="00841783">
-[...47 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="000A6916" w:rsidRPr="00FE2125" w:rsidSect="003D1355">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="10773" w:h="15026" w:code="9"/>
       <w:pgMar w:top="1610" w:right="1196" w:bottom="1145" w:left="1168" w:header="658" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="279"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F400CF6" w14:textId="77777777" w:rsidR="003D5168" w:rsidRDefault="003D5168">
+    <w:p w14:paraId="46C14EE8" w14:textId="77777777" w:rsidR="00B65BDE" w:rsidRDefault="00B65BDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF89205" w14:textId="77777777" w:rsidR="003D5168" w:rsidRDefault="003D5168">
+    <w:p w14:paraId="055EA1B8" w14:textId="77777777" w:rsidR="00B65BDE" w:rsidRDefault="00B65BDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Italic">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02020503050405090304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="4141FBEF" w14:textId="2C2F18F8" w:rsidR="004E4BE7" w:rsidRPr="003D1355" w:rsidRDefault="004E4BE7" w:rsidP="003D1355">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -8187,178 +5368,199 @@
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006141DF">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CF8C10A" w14:textId="77777777" w:rsidR="003D5168" w:rsidRDefault="003D5168">
+    <w:p w14:paraId="1C4D4568" w14:textId="77777777" w:rsidR="00B65BDE" w:rsidRDefault="00B65BDE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D92BD0" w14:textId="77777777" w:rsidR="003D5168" w:rsidRDefault="003D5168">
+    <w:p w14:paraId="67B27D6E" w14:textId="77777777" w:rsidR="00B65BDE" w:rsidRDefault="00B65BDE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="8472" w:type="dxa"/>
+      <w:tblW w:w="8330" w:type="dxa"/>
+      <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5920"/>
-      <w:gridCol w:w="2552"/>
+      <w:gridCol w:w="2410"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="3C9DCC7E" w14:textId="77777777" w:rsidTr="004D76F0">
+    <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="3C9DCC7E" w14:textId="77777777" w:rsidTr="00FE2125">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5920" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="41CFC352" w14:textId="36B0EC95" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00EF475E">
           <w:pPr>
             <w:pStyle w:val="HeadertntpchtingVit"/>
           </w:pPr>
           <w:r w:rsidRPr="004D76F0">
             <w:t>TẠP CHÍ KHOA HỌC TRƯỜNG ĐẠI HỌC HỒNG ĐỨC</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:tcW w:w="2410" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5A850857" w14:textId="5C747AEF" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00EF475E">
           <w:pPr>
             <w:pStyle w:val="HeaderISSN"/>
           </w:pPr>
           <w:r w:rsidRPr="004D76F0">
             <w:t xml:space="preserve">P </w:t>
           </w:r>
           <w:r w:rsidR="00626ECD">
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="004D76F0">
             <w:t xml:space="preserve"> ISSN</w:t>
           </w:r>
           <w:r w:rsidR="00626ECD">
             <w:t>…</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="0155A7AB" w14:textId="77777777" w:rsidTr="004D76F0">
+    <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="0155A7AB" w14:textId="77777777" w:rsidTr="00FE2125">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5920" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="0CBAE447" w14:textId="7E371CC9" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00EF475E">
+        <w:p w14:paraId="0CBAE447" w14:textId="7E371CC9" w:rsidR="004E4BE7" w:rsidRPr="00FE2125" w:rsidRDefault="004E4BE7" w:rsidP="00EF475E">
           <w:pPr>
             <w:pStyle w:val="HeadertntpchtingAnh"/>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="00FE2125">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+            </w:rPr>
             <w:t>Hong</w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD">
+          <w:r w:rsidR="00626ECD" w:rsidRPr="00FE2125">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+            </w:rPr>
             <w:t xml:space="preserve"> D</w:t>
           </w:r>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="00FE2125">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+            </w:rPr>
             <w:t xml:space="preserve">uc </w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD" w:rsidRPr="004D76F0">
+          <w:r w:rsidR="00626ECD" w:rsidRPr="00FE2125">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+            </w:rPr>
             <w:t xml:space="preserve">University Journal </w:t>
           </w:r>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="00FE2125">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+            </w:rPr>
             <w:t xml:space="preserve">of </w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD" w:rsidRPr="004D76F0">
+          <w:r w:rsidR="00626ECD" w:rsidRPr="00FE2125">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:bCs/>
+            </w:rPr>
             <w:t>Science</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:tcBorders>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="78D43DD9" w14:textId="517BCD15" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="004D76F0">
           <w:pPr>
             <w:spacing w:line="264" w:lineRule="auto"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="004D76F0">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">E </w:t>
           </w:r>
           <w:r w:rsidR="00626ECD">
@@ -8397,62 +5599,52 @@
   </w:tbl>
   <w:p w14:paraId="561A2EDB" w14:textId="4BEE72EC" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01460E9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5546C6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9307,313 +6499,326 @@
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1781299778">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1971860555">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="157498007">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="389306247">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1120108044">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006000B0"/>
     <w:rsid w:val="00001B7E"/>
     <w:rsid w:val="000032B9"/>
     <w:rsid w:val="000218B4"/>
     <w:rsid w:val="00053789"/>
     <w:rsid w:val="00073442"/>
     <w:rsid w:val="000803C9"/>
     <w:rsid w:val="0008287F"/>
     <w:rsid w:val="000A6916"/>
     <w:rsid w:val="000C5364"/>
     <w:rsid w:val="000C6B43"/>
     <w:rsid w:val="000D1BC8"/>
     <w:rsid w:val="000E1B37"/>
     <w:rsid w:val="000E736F"/>
     <w:rsid w:val="000F2E29"/>
     <w:rsid w:val="00100183"/>
     <w:rsid w:val="00105F5B"/>
     <w:rsid w:val="001120FB"/>
     <w:rsid w:val="00112892"/>
     <w:rsid w:val="00121F4E"/>
     <w:rsid w:val="001324A8"/>
     <w:rsid w:val="00133B3D"/>
     <w:rsid w:val="0013493E"/>
     <w:rsid w:val="00141F66"/>
     <w:rsid w:val="00146CD0"/>
     <w:rsid w:val="0016582D"/>
     <w:rsid w:val="00172005"/>
     <w:rsid w:val="00175656"/>
     <w:rsid w:val="001800EF"/>
     <w:rsid w:val="00186ED5"/>
     <w:rsid w:val="00193602"/>
     <w:rsid w:val="001A4864"/>
     <w:rsid w:val="001A55E8"/>
     <w:rsid w:val="001B7E31"/>
     <w:rsid w:val="001D6A70"/>
     <w:rsid w:val="001E5449"/>
     <w:rsid w:val="001E760E"/>
     <w:rsid w:val="001F637D"/>
     <w:rsid w:val="00214FCF"/>
     <w:rsid w:val="0021715D"/>
     <w:rsid w:val="00220382"/>
     <w:rsid w:val="00223D5F"/>
     <w:rsid w:val="002613A6"/>
     <w:rsid w:val="00264678"/>
     <w:rsid w:val="00275EBC"/>
+    <w:rsid w:val="0028646A"/>
     <w:rsid w:val="00290DA0"/>
     <w:rsid w:val="00295E65"/>
     <w:rsid w:val="002A7326"/>
     <w:rsid w:val="002B50B4"/>
     <w:rsid w:val="002C346D"/>
     <w:rsid w:val="002D532B"/>
     <w:rsid w:val="003014E0"/>
     <w:rsid w:val="00302179"/>
     <w:rsid w:val="0030456B"/>
+    <w:rsid w:val="00325B46"/>
     <w:rsid w:val="00351F84"/>
     <w:rsid w:val="00352CD4"/>
     <w:rsid w:val="00366BCA"/>
     <w:rsid w:val="00367A4F"/>
     <w:rsid w:val="003A2CE2"/>
     <w:rsid w:val="003A4980"/>
     <w:rsid w:val="003B38E2"/>
     <w:rsid w:val="003C208D"/>
     <w:rsid w:val="003D1355"/>
     <w:rsid w:val="003D5168"/>
     <w:rsid w:val="003D6353"/>
     <w:rsid w:val="003E3E0D"/>
     <w:rsid w:val="003E72C8"/>
     <w:rsid w:val="003F2114"/>
     <w:rsid w:val="00405BC0"/>
     <w:rsid w:val="00431D2E"/>
     <w:rsid w:val="0043459D"/>
     <w:rsid w:val="0043710F"/>
     <w:rsid w:val="00462BF9"/>
     <w:rsid w:val="00466DEC"/>
     <w:rsid w:val="00475C3A"/>
     <w:rsid w:val="00485CD2"/>
     <w:rsid w:val="004944D4"/>
+    <w:rsid w:val="004B07B5"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rsid w:val="004B135E"/>
+    <w:rsid w:val="004B6D2D"/>
     <w:rsid w:val="004B7AF6"/>
     <w:rsid w:val="004C1BF8"/>
     <w:rsid w:val="004D059E"/>
     <w:rsid w:val="004D071C"/>
     <w:rsid w:val="004D5251"/>
     <w:rsid w:val="004D6DE4"/>
     <w:rsid w:val="004D76F0"/>
     <w:rsid w:val="004E46AF"/>
     <w:rsid w:val="004E4BE7"/>
     <w:rsid w:val="004F21D6"/>
     <w:rsid w:val="004F322D"/>
     <w:rsid w:val="00504F2B"/>
     <w:rsid w:val="00507304"/>
     <w:rsid w:val="00532CD1"/>
     <w:rsid w:val="00533AD2"/>
     <w:rsid w:val="00544772"/>
     <w:rsid w:val="005779C7"/>
     <w:rsid w:val="00577E87"/>
     <w:rsid w:val="005816A2"/>
     <w:rsid w:val="00593420"/>
     <w:rsid w:val="00596472"/>
     <w:rsid w:val="005A2B16"/>
     <w:rsid w:val="005B0081"/>
     <w:rsid w:val="005B5C52"/>
     <w:rsid w:val="005C505F"/>
     <w:rsid w:val="005C6679"/>
+    <w:rsid w:val="005E6084"/>
     <w:rsid w:val="006000B0"/>
     <w:rsid w:val="006048D8"/>
     <w:rsid w:val="006141DF"/>
     <w:rsid w:val="006147A1"/>
     <w:rsid w:val="006150BC"/>
     <w:rsid w:val="006224BF"/>
     <w:rsid w:val="00626ECD"/>
     <w:rsid w:val="00651E39"/>
     <w:rsid w:val="00675B08"/>
     <w:rsid w:val="0068283D"/>
     <w:rsid w:val="00683C22"/>
     <w:rsid w:val="00693306"/>
     <w:rsid w:val="006A373E"/>
     <w:rsid w:val="006C3F0C"/>
     <w:rsid w:val="006D060A"/>
+    <w:rsid w:val="006D70AA"/>
     <w:rsid w:val="006E4690"/>
     <w:rsid w:val="006F26EB"/>
     <w:rsid w:val="0070013E"/>
     <w:rsid w:val="0070171A"/>
     <w:rsid w:val="0070429E"/>
     <w:rsid w:val="007066D9"/>
     <w:rsid w:val="00713CE6"/>
     <w:rsid w:val="00713E15"/>
     <w:rsid w:val="007203C5"/>
     <w:rsid w:val="007412F6"/>
     <w:rsid w:val="00744793"/>
     <w:rsid w:val="00746FAA"/>
     <w:rsid w:val="00760AE5"/>
     <w:rsid w:val="00766521"/>
     <w:rsid w:val="0077220E"/>
     <w:rsid w:val="00780673"/>
     <w:rsid w:val="007A4617"/>
     <w:rsid w:val="007A5268"/>
     <w:rsid w:val="007C3D68"/>
     <w:rsid w:val="007C57C4"/>
     <w:rsid w:val="007D4FBD"/>
     <w:rsid w:val="007E2F5E"/>
     <w:rsid w:val="007F558F"/>
     <w:rsid w:val="00810071"/>
     <w:rsid w:val="00811CC3"/>
     <w:rsid w:val="00815A13"/>
     <w:rsid w:val="00816D4F"/>
     <w:rsid w:val="0083320B"/>
     <w:rsid w:val="00833630"/>
     <w:rsid w:val="00841783"/>
     <w:rsid w:val="00851D53"/>
     <w:rsid w:val="00862FB2"/>
     <w:rsid w:val="008654BF"/>
     <w:rsid w:val="008723E5"/>
     <w:rsid w:val="00873E80"/>
     <w:rsid w:val="00874569"/>
     <w:rsid w:val="00876113"/>
+    <w:rsid w:val="00876FD4"/>
     <w:rsid w:val="008A3DF8"/>
     <w:rsid w:val="008A63E3"/>
     <w:rsid w:val="008A68E3"/>
     <w:rsid w:val="008B17AA"/>
+    <w:rsid w:val="008C7E5D"/>
     <w:rsid w:val="008D4D93"/>
     <w:rsid w:val="008D6CA1"/>
     <w:rsid w:val="008E7458"/>
     <w:rsid w:val="00912774"/>
     <w:rsid w:val="00913524"/>
     <w:rsid w:val="00913DBE"/>
     <w:rsid w:val="00925AE4"/>
     <w:rsid w:val="00925BE9"/>
     <w:rsid w:val="009300B6"/>
     <w:rsid w:val="00931E49"/>
     <w:rsid w:val="00944B14"/>
     <w:rsid w:val="00951C56"/>
     <w:rsid w:val="00955884"/>
     <w:rsid w:val="00961769"/>
     <w:rsid w:val="00962D96"/>
     <w:rsid w:val="00972E96"/>
     <w:rsid w:val="009810E8"/>
     <w:rsid w:val="009942A0"/>
     <w:rsid w:val="009A1F02"/>
+    <w:rsid w:val="009C0059"/>
     <w:rsid w:val="009E5355"/>
+    <w:rsid w:val="009E60DB"/>
     <w:rsid w:val="009E668C"/>
     <w:rsid w:val="009F2132"/>
     <w:rsid w:val="009F27B3"/>
     <w:rsid w:val="009F2859"/>
     <w:rsid w:val="009F7A68"/>
     <w:rsid w:val="00A00DC9"/>
     <w:rsid w:val="00A05364"/>
     <w:rsid w:val="00A064E1"/>
     <w:rsid w:val="00A0777C"/>
     <w:rsid w:val="00A15C63"/>
     <w:rsid w:val="00A17BE2"/>
     <w:rsid w:val="00A17C96"/>
     <w:rsid w:val="00A221A4"/>
     <w:rsid w:val="00A22CBF"/>
     <w:rsid w:val="00A2471F"/>
     <w:rsid w:val="00A27F96"/>
     <w:rsid w:val="00A469A8"/>
     <w:rsid w:val="00A5526F"/>
     <w:rsid w:val="00A82DEF"/>
     <w:rsid w:val="00A832F0"/>
     <w:rsid w:val="00A85235"/>
     <w:rsid w:val="00A963CD"/>
     <w:rsid w:val="00AB1404"/>
     <w:rsid w:val="00AB372F"/>
     <w:rsid w:val="00AC5008"/>
     <w:rsid w:val="00AD0748"/>
     <w:rsid w:val="00AD4B5A"/>
     <w:rsid w:val="00AE1CE5"/>
     <w:rsid w:val="00AF2F18"/>
     <w:rsid w:val="00B03FA6"/>
     <w:rsid w:val="00B041FA"/>
     <w:rsid w:val="00B21E21"/>
     <w:rsid w:val="00B24E46"/>
     <w:rsid w:val="00B27792"/>
     <w:rsid w:val="00B328F9"/>
     <w:rsid w:val="00B35D4A"/>
     <w:rsid w:val="00B36401"/>
     <w:rsid w:val="00B63E7F"/>
     <w:rsid w:val="00B64295"/>
+    <w:rsid w:val="00B65BDE"/>
     <w:rsid w:val="00B70175"/>
     <w:rsid w:val="00BA17A8"/>
     <w:rsid w:val="00BA3EBB"/>
     <w:rsid w:val="00BA57E6"/>
     <w:rsid w:val="00BC1CFD"/>
     <w:rsid w:val="00BC4836"/>
     <w:rsid w:val="00BC6E3D"/>
     <w:rsid w:val="00BE3FFD"/>
     <w:rsid w:val="00BF2BE9"/>
     <w:rsid w:val="00C23924"/>
     <w:rsid w:val="00C249AE"/>
     <w:rsid w:val="00C26474"/>
     <w:rsid w:val="00C34EA8"/>
     <w:rsid w:val="00C36C29"/>
     <w:rsid w:val="00C50BFB"/>
     <w:rsid w:val="00C569DC"/>
     <w:rsid w:val="00C572B2"/>
     <w:rsid w:val="00C62A36"/>
     <w:rsid w:val="00C714A3"/>
+    <w:rsid w:val="00C91B1E"/>
     <w:rsid w:val="00C91BF6"/>
     <w:rsid w:val="00C96F69"/>
     <w:rsid w:val="00CB2093"/>
     <w:rsid w:val="00CC0590"/>
     <w:rsid w:val="00CC2977"/>
     <w:rsid w:val="00CC33A9"/>
     <w:rsid w:val="00CC595E"/>
     <w:rsid w:val="00CD3D80"/>
     <w:rsid w:val="00CE07DA"/>
     <w:rsid w:val="00CE5DD3"/>
     <w:rsid w:val="00D1324D"/>
     <w:rsid w:val="00D25B81"/>
     <w:rsid w:val="00D27F65"/>
     <w:rsid w:val="00D40BE7"/>
     <w:rsid w:val="00D417A2"/>
     <w:rsid w:val="00D4767C"/>
     <w:rsid w:val="00D7424A"/>
     <w:rsid w:val="00D75015"/>
     <w:rsid w:val="00D76703"/>
     <w:rsid w:val="00D85EAF"/>
     <w:rsid w:val="00D94677"/>
     <w:rsid w:val="00D94BDE"/>
     <w:rsid w:val="00D954B9"/>
     <w:rsid w:val="00DB46A3"/>
     <w:rsid w:val="00DC7F29"/>
@@ -9641,84 +6846,86 @@
     <w:rsid w:val="00E95EB9"/>
     <w:rsid w:val="00EA1FE5"/>
     <w:rsid w:val="00EA4D5F"/>
     <w:rsid w:val="00EA567C"/>
     <w:rsid w:val="00EB0451"/>
     <w:rsid w:val="00ED5929"/>
     <w:rsid w:val="00EE5228"/>
     <w:rsid w:val="00EF475E"/>
     <w:rsid w:val="00EF631D"/>
     <w:rsid w:val="00F26915"/>
     <w:rsid w:val="00F46B68"/>
     <w:rsid w:val="00F50DE6"/>
     <w:rsid w:val="00F54C29"/>
     <w:rsid w:val="00F720C8"/>
     <w:rsid w:val="00F72EA1"/>
     <w:rsid w:val="00F76F90"/>
     <w:rsid w:val="00F840B1"/>
     <w:rsid w:val="00F84B6F"/>
     <w:rsid w:val="00FB033E"/>
     <w:rsid w:val="00FB08A3"/>
     <w:rsid w:val="00FC2302"/>
     <w:rsid w:val="00FC2509"/>
     <w:rsid w:val="00FC31AC"/>
     <w:rsid w:val="00FC7F83"/>
     <w:rsid w:val="00FD2F74"/>
+    <w:rsid w:val="00FE2125"/>
+    <w:rsid w:val="00FE6880"/>
     <w:rsid w:val="00FF02D7"/>
     <w:rsid w:val="00FF2BCA"/>
     <w:rsid w:val="00FF5B02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="vi-VN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4956669E"/>
   <w15:docId w15:val="{6D29FD15-9A09-4F2E-8581-F13E5B137010}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="vi-VN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10207,50 +7414,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -11039,51 +8247,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderISSN">
     <w:name w:val="Header ISSN"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF475E"/>
     <w:pPr>
       <w:spacing w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="0"/>
       <w:w w:val="100"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="30303624">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="518812881">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11113,51 +8321,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1884709445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieeeusa.org/communications/ebooks/files/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdujs.edu.vn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdujs.edu.vn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11416,67 +8624,67 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3767193-FDD9-4952-8900-E71C15A572BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>11446</Characters>
+  <Pages>1</Pages>
+  <Words>1379</Words>
+  <Characters>7863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13427</CharactersWithSpaces>
+  <CharactersWithSpaces>9224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tạp chí Giáo dục</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>