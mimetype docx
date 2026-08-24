--- v0 (2026-04-03)
+++ v1 (2026-08-24)
@@ -1,14520 +1,12686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B01A580" w14:textId="141DA14C" w:rsidR="00C70FFB" w:rsidRPr="00317023" w:rsidRDefault="002743DE" w:rsidP="00317023">
-[...920 lines deleted...]
-    <w:p w14:paraId="43125F0D" w14:textId="77777777" w:rsidR="00FD548B" w:rsidRPr="008C61AF" w:rsidRDefault="00FD548B" w:rsidP="008C61AF">
+    <w:p w14:paraId="0D9D19D8" w14:textId="3FC5038E" w:rsidR="00AD4B5A" w:rsidRPr="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÊN BÀI </w:t>
+      </w:r>
+      <w:r w:rsidR="00B328F9" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>BÁO</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7864F0D9" w14:textId="50C6D4C1" w:rsidR="00F25F09" w:rsidRPr="008C61AF" w:rsidRDefault="00F25F09" w:rsidP="008C61AF">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2EF60A30" w14:textId="7D098A70" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="-238" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk226446189"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00626ECD" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tiêu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00626ECD" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00626ECD" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>đề</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bài</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>báo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>phải</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>thể</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hiện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>bằng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cả</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ngôn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ngữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Việt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anh; </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F25F09" w:rsidRPr="008C61AF" w:rsidSect="00CD39C3">
-[...9 lines deleted...]
-      </w:endnotePr>
+    <w:p w14:paraId="103A0AB9" w14:textId="77777777" w:rsidR="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="45" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Font: Times New Roman; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Viết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hoa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ậm; Cỡ chữ 13; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1928B9F9" w14:textId="269DD67C" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="45" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>cách trên</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cách dưới: 0 pt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D7722A" w14:textId="3047452D" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lê Thị Hằng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Nguyễn Ngọc Hùng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Đỗ Bích Thu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B577B7C" w14:textId="311D7A1B" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0068283D" w:rsidRPr="0068283D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,* </w:t>
+      </w:r>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khoa Giáo dục, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trường Đại học Hồng Đức;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76292B5F" w14:textId="2B3CE22F" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trường Đại học Vinh;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2471C7DC" w14:textId="1AFF116E" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viện nghiên cứu </w:t>
+      </w:r>
+      <w:r w:rsidR="00175656" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>triết học</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8550" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2397"/>
+        <w:gridCol w:w="281"/>
+        <w:gridCol w:w="5872"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B03FA6" w:rsidRPr="00841783" w14:paraId="2E51DEE0" w14:textId="77777777" w:rsidTr="004D76F0">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="753823E7" w14:textId="24FD9B9B" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00C34EA8" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E41E0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1,*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B328F9" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả liên hệ:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C64610" w14:textId="4CFE2F85" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00AD4B5A" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00B328F9" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ethihang@hdu.edu.vn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13C80011" w14:textId="77777777" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A95A47B" w14:textId="19088765" w:rsidR="00175656" w:rsidRPr="00841783" w:rsidRDefault="00175656" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>DOI: XXXXXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="281" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D3EB10" w14:textId="77777777" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1034E367" w14:textId="647EE5B3" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TÓM TẮT</w:t>
+            </w:r>
+            <w:r w:rsidR="00175656" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00175656" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>có độ dài từ 150 - 200</w:t>
+            </w:r>
+            <w:r w:rsidR="00175656" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> từ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580490FA" w14:textId="3044C085" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Bối cảnh:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Trả lời câu hỏi “Tại sao lại tiến hành nghiên cứu này (từ lí luận, từ thực tiễn,…)”. Sử dụng phương pháp nghiên cứu gì?</w:t>
+            </w:r>
+            <w:r w:rsidR="00841783" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00841783" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thảo luận ngắn gọn Ý tưởng, giải pháp, đóng góp mới cho câu hỏi nghiên cứu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423AA741" w14:textId="77777777" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Kết quả:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nghiên cứu này cho thấy/chỉ ra rằng/phát hiện ra rằng…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA0E37A" w14:textId="5F2F39AF" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Bàn luận:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nêu ý nghĩa của kết quả nghiên cứu (trong nghiên cứu, thực tiễn, chính sách,…), những đề xuất, hướng nghiên cứu tiếp theo, liên quan,...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21ED7944" w14:textId="46CEA83C" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Từ khóa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(3</w:t>
+            </w:r>
+            <w:r w:rsidR="004D76F0" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="004D76F0" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 từ khóa): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Từ khóa 1, từ khóa 2, từ khóa 3, từ khóa 4</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD4B5A" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, từ khoá 5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B03FA6" w:rsidRPr="00841783" w14:paraId="64080F4B" w14:textId="77777777" w:rsidTr="004D76F0">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C297B7D" w14:textId="77777777" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Article history</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E736990" w14:textId="77777777" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Received: …/…/...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA59C99" w14:textId="77777777" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accepted: …/…/...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4875408B" w14:textId="77777777" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Published: …/…/...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E0018F" w14:textId="1982FD1F" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="281" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA877AE" w14:textId="77777777" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5872" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D4CC96" w14:textId="15B4442C" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ABSTRACT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A3B139" w14:textId="7A1034E2" w:rsidR="00651E39" w:rsidRPr="00841783" w:rsidRDefault="00651E39" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Dịch tương ứng nội dung phần tóm tắt tiếng Việt sang tiếng Anh)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B205A0" w14:textId="51C3D535" w:rsidR="003A2CE2" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Context:…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D76F0" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Result:…</w:t>
+            </w:r>
+            <w:r w:rsidR="004D76F0" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Discussion:…</w:t>
+            </w:r>
+            <w:r w:rsidR="003A2CE2" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530438E8" w14:textId="7AA1E7FD" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Keyword 1, keyword 2, keyword 3, keyword 4</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD4B5A" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, keyword 5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17EA6A65" w14:textId="1503A7FA" w:rsidR="006000B0" w:rsidRPr="00841783" w:rsidRDefault="00AD4B5A" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E3D" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ĐẶT VẤN ĐỀ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2767C92B" w14:textId="2B3BFB80" w:rsidR="00FC7F83" w:rsidRPr="00841783" w:rsidRDefault="001324A8" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gợi ý</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95EB9" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> về cấu trúc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6679" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phần </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6E3D" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Đặt vấn đề</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6679" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nên ít nhất gồm 03 đoạn</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64A28" w:rsidRPr="00E64A28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nội dung</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6679" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509E24A8" w14:textId="1EF686BA" w:rsidR="00FC7F83" w:rsidRPr="00841783" w:rsidRDefault="00E64A28" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64A28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nội dung </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6679" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thứ nhất đặt vấn đề và bối cảnh nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidR="00912774" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, chẳng hạn có thể theo trình tự</w:t>
+      </w:r>
+      <w:r w:rsidR="00913524" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Bắt đầu từ bối cảnh rộng (lĩnh vực, xu hướng, yêu cầu thực tiễn hoặc lý luận); Sau đó thu hẹp dần về vấn đề cụ thể mà bài báo quan tâm; Có thể dẫn chứng bằng nghiên cứu quốc tế, chính sách, hoặc thực tiễn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFD63E8" w14:textId="72A07B2C" w:rsidR="001324A8" w:rsidRPr="00841783" w:rsidRDefault="00E64A28" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64A28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nội dung</w:t>
+      </w:r>
+      <w:r w:rsidR="00972E96" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thứ hai, tổng quan nghiên cứu (mục tiêu trả lời cho câu hỏi: Chúng ta đã biết gì về vấn đề này</w:t>
+      </w:r>
+      <w:r w:rsidR="00851D53" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00972E96" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B135E" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Chú ý, không liệt kê Tác giả A (2018)… Tác giả B (2025)… mà </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26915" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nên tập trung theo tiến trình: Cách tiếp cận; kết quả chính. Chẳng hạn</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Các nghiên cứu trước đây về… có thể được chia thành ba hướng chính. Hướng thứ nhất tập trung vào… và cho thấy rằng…</w:t>
+      </w:r>
+      <w:r w:rsidR="00951C56" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hướng thứ hai nhấn mạnh…</w:t>
+      </w:r>
+      <w:r w:rsidR="00951C56" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gần đây, một số nghiên cứu tiếp cận theo…</w:t>
+      </w:r>
+      <w:r w:rsidR="00951C56" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00961769" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Từ đó chỉ ra khoảng trống nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF631D" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (chẳng hạn như thiếu nghiên cứu trong bối cảnh/đối tượng cụ thể; chưa kết hợp cách tiếp cận A và B; kết quả còn thiếu nhất quán; thiếu nghiên cứu thực nghiệm/định lượng/định tính)</w:t>
+      </w:r>
+      <w:r w:rsidR="00961769" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AF6F55" w14:textId="2987E298" w:rsidR="00FC7F83" w:rsidRPr="00841783" w:rsidRDefault="00E64A28" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64A28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nội dung </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7F83" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thứ ba</w:t>
+      </w:r>
+      <w:r w:rsidR="00961769" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chỉ ra </w:t>
+      </w:r>
+      <w:r w:rsidR="003B38E2" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chỉ ra mục tiêu, câu hỏi và đóng góp của nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidR="0083320B" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và tiến trình nội dung của bài báo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F72EA1" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. C</w:t>
+      </w:r>
+      <w:r w:rsidR="0083320B" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hẳng hạn, “Trên cơ sở đó, nghiên cứu này nhằm</w:t>
+      </w:r>
+      <w:r w:rsidR="00290DA0" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…/tập trung trả lời các câu hỏi sau:…/kì vọng đóng góp… bằng cách…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C8F08E" w14:textId="6C61C08B" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiêu đề thống nhất dùng chữ hoa và không in đậm; cỡ chữ 12; cách trên - cách dưới: 12pt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C505A97" w14:textId="2F659F98" w:rsidR="00507304" w:rsidRPr="00841783" w:rsidRDefault="00B70175" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. PHƯƠNG PHÁP/ VẬT LIỆU </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4B5A" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NGHIÊN CỨU</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/GIẢI PHÁP ĐỀ XUẤT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECBD1A0" w14:textId="51AE1137" w:rsidR="00931E49" w:rsidRPr="00841783" w:rsidRDefault="00931E49" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gợi ý</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95EB9" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> về cấu trúc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phương pháp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nghiên cứu (định tính, định lượng, hỗn hợp…) cần được mô tả rõ ràng, và vì sao lại chọn cách thiết kế nghiên cứu như vậy. Mẫu nghiên cứu, công cụ thu thập dữ liệu và quy trình thực hiện cần được mô tả đầy đủ và rõ ràng. Các phương pháp phân tích dữ liệu cần phù hợp và được lựa chọn trên cơ sở khoa học</w:t>
+      </w:r>
+      <w:r w:rsidR="00593420" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phần phương pháp có đảm bảo tính tin cậy, giá trị và khả năng tái lập của nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidR="00593420" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA643DC" w14:textId="77777777" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiêu đề thống nhất dùng chữ hoa và không in đậm; cỡ chữ 12; cách trên - cách dưới: 12pt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C95AAD4" w14:textId="090412DF" w:rsidR="006000B0" w:rsidRPr="00841783" w:rsidRDefault="00AD4B5A" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. KẾT QUẢ NGHIÊN CỨU VÀ THẢO LUẬN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AFB9E6" w14:textId="787C90E0" w:rsidR="00AD0748" w:rsidRPr="00841783" w:rsidRDefault="00146CD0" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phần này trình bày cô đọng kết quả nghiên cứu và giải thích ý nghĩa khoa học của kết quả nghiên cứu, đồng thời </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC31AC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hấn mạnh các đóng góp mới của nghiên cứu so với các nghiên cứu tương tự đã công bố. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0748" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trong phần này, các kết quả công bố phải logic nhằm cung cấp các căn cứ khoa học thuyết phục để đưa đến kết luận khoa học vững chắc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1835EB15" w14:textId="6788387A" w:rsidR="00FC31AC" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tiêu đề dùng chữ hoa và không in đậm; cỡ chữ 12; cách trên - cách dưới: 12pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC31AC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19637E66" w14:textId="42C16162" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00FC31AC" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nội dung thể hiện trong phần này được trình bày thống nhất bằng chữ in thường; font chữ Time New Roman; cỡ chứ 12; cách trên - cách dưới: 0pt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0017737B" w14:textId="597DD0EB" w:rsidR="00146CD0" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trong n</w:t>
+      </w:r>
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ội dung của phần </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Kết quả nghiên cứu và thảo luận”</w:t>
+      </w:r>
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có thể chia thành nhiều phần nhỏ với các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiểu mục</w:t>
+      </w:r>
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cấp 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E7B8C4" w14:textId="787BEF26" w:rsidR="00E21BBB" w:rsidRPr="00841783" w:rsidRDefault="00507304" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0590" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1. Tên tiểu mục</w:t>
+      </w:r>
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cấp 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21BBB" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FCA45A" w14:textId="2F6C0D3C" w:rsidR="00146CD0" w:rsidRPr="00841783" w:rsidRDefault="00146CD0" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên tiểu mục cấp 2 thống nhất dùng chữ thường in đậm; cỡ chữ 12; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cách trên - cách dưới: 6pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trong n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ội dung của </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiểu mục cấp 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có thể chia thành nhiều phần nhỏ </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>là các tiểu mục cấp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC75378" w14:textId="44F7FB99" w:rsidR="006A373E" w:rsidRPr="00841783" w:rsidRDefault="006A373E" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.1.1. Tên tiểu mục</w:t>
+      </w:r>
+      <w:r w:rsidR="00146CD0" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cấp 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584AE2A8" w14:textId="493E5A5B" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tên tiểu mục cấp 3 thống nhất dùng chữ thường in nghiên và không đậm; cỡ chữ 12; cách trên - cách dưới: 6pt. Trong nội dung của tiểu mục cấp 3 có thể chia thành nhiều phần nhỏ là các tiểu mục cấp 4 (nếu có).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2905EE01" w14:textId="53460306" w:rsidR="00FC31AC" w:rsidRPr="00841783" w:rsidRDefault="00FC31AC" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nội dung của các tiểu mục cấp 2, cấp 3 có thể chứa các bảng biểu, hình ảnh và đồ thị. Cần trình bày theo nguyên tắc sau: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607D86F0" w14:textId="2AA3AA1E" w:rsidR="00D85EAF" w:rsidRPr="00841783" w:rsidRDefault="00D85EAF" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bảng 1. Quy định trình bày bảng biểu</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8472" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1951"/>
+        <w:gridCol w:w="6521"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="1F6D45BE" w14:textId="77777777" w:rsidTr="00951C56">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781A3338" w14:textId="7BF59790" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk226444134"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tiêu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chí</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202BF36A" w14:textId="49D715DE" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Nội dung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="426C4CE7" w14:textId="77777777" w:rsidTr="004D76F0">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB9FC8D" w14:textId="62137A9B" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yêu cầu của</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1946CA" w14:textId="0097CDAC" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bảng biểu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABD9922" w14:textId="1DA56BB6" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Các bảng trong bài báo phải được cung cấp dưới dạng chỉnh sửa được, không phải là một hình ảnh. Bảng biểu cần chú thích ngắn gọn, tránh các bảng chỉ có một hoặc hai cột và các cột chỉ có một hoặc hai mục.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="033159F0" w14:textId="77777777" w:rsidTr="004D76F0">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCF1CE6" w14:textId="3404985E" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hình thức trình bày bảng biểu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B297FC6" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tất cả các bảng phải được đánh số theo thứ tự xuất hiện trong văn bản bằng chữ số Ả Rập. Khi trích dẫn bảng trong văn bản, cần sử dụng từ “Bảng” mà không viết tắt, chú thích bảng phải nằm ở trên cùng của các bảng.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57947B5F" w14:textId="7EA5FF5F" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00FC2509" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trong mỗi bảng phải sử dụng đ</w:t>
+            </w:r>
+            <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ường kẻ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> đơn nét liền, màu đen</w:t>
+            </w:r>
+            <w:r w:rsidR="00C34EA8" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Các tiêu đề cột trong bảng căn giữa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="036B2834" w14:textId="77777777" w:rsidTr="00FC2509">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4786B117" w14:textId="44CDC7B3" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Định dạng chữ viết của tiêu đề bảng biểu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15449740" w14:textId="25DEA0DD" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Font chữ: Time New Roman; kiểu chữ viết thường, in đậm; cỡ chữ 11; cách trên - cách dưới: 6pt; dãn dòng: 1.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="0FD92A4E" w14:textId="77777777" w:rsidTr="004D76F0">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F35F7B4" w14:textId="05B9C31B" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Định dạng chữ viết các nội dung trong bảng biểu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="162978A2" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Font chữ: Time New Roman; kiểu chữ viết thường và không in đậm; cỡ chữ 12; cách trên - cách dưới: 0pt; dãn dòng: 1.15</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2509" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E6C76A" w14:textId="77777777" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00FC2509" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Các tiêu đề cột căn giữa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36392C4A" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00FC2509" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cột số liệu căn giữa, đối với số thập phân biểu thị phần thập phân bằng dấu phẩy (,) trong bài báo tiếng Việt và dung dấu chấm (.) trong bài báo tiếng Anh.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="446C7534" w14:textId="57D05BC2" w:rsidR="00FC2509" w:rsidRPr="00841783" w:rsidRDefault="00FC2509" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cột chưa nội dung bằng chữ căn đều cả hai bên.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="2476F3C4" w14:textId="4E255DC5" w:rsidR="00D85EAF" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bảng 2. Quy định về</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85EAF" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trình bày hình </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ảnh </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85EAF" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>và đồ thị</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8472" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1951"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="4313"/>
+        <w:gridCol w:w="2066"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="15BB1D3D" w14:textId="77777777" w:rsidTr="00E64A28">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74674D48" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tiêu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>chí</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0CBCFE" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Nội dung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="2279D8DF" w14:textId="77777777" w:rsidTr="00E64A28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465D7325" w14:textId="205381E0" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yêu cầu của</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A171EF2" w14:textId="33E418E0" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hình ảnh</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> đồ thị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AB2C8C" w14:textId="6E9D7BA9" w:rsidR="00DE1CD7" w:rsidRPr="00841783" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ình ảnh</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> đồ thị cần có chú thích rõ r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>; chú thích</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>phải nằm ngoài hình ảnh, đồ thị và có thể chỉnh sửa được</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5DD3" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Khi sắp xếp hình ảnh, đồ thị cần đặt vị trí gần với nội dung văn bản có tham chiếu đến hình ảnh, đồ thị đó.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340AEED9" w14:textId="59A812BD" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hình ảnh, đồ thị phải có độ phân giải cao: đồ thị (800 - 1200 dpi); hình (400 - 800 dpi); màu (RGB - 300 - 400 dpi). Có thể sử </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dụng chức năng thu phóng to để kiểm tra độ phân giải của các hình: phóng to đến 400 phần trăm, nếu hình ảnh bị mờ sẽ không được tái tạo tốt khi in.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="432A4E51" w14:textId="77777777" w:rsidTr="00E64A28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D55EC9" w14:textId="77777777" w:rsidR="00DE1CD7" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Hình thức trình bày </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hình ảnh, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378194EA" w14:textId="1F25A270" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00DE1CD7" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>đồ thị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013AADCD" w14:textId="3593332C" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tất cả các hình ảnh và đồ thị phải được đánh số theo thứ tự xuất hiện trong văn bản bằng chữ số Ả Rập. Khị chú thích hình ảnh và đồ thị cần sử dụng từ đầy đủ “Hình” mà không viết tắt, chú thích hình phải nằm ở dưới cùng của các hình.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE5DD3" w:rsidRPr="00841783" w14:paraId="022261E9" w14:textId="77777777" w:rsidTr="00E64A28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1951" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490B3FC9" w14:textId="595ED295" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Định dạng chữ viết của tiêu </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE1CD7" w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>đề hình ảnh, đồ thị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9AD677" w14:textId="77777777" w:rsidR="00CE5DD3" w:rsidRPr="00841783" w:rsidRDefault="00CE5DD3" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Font chữ: Time New Roman; kiểu chữ viết thường, in đậm; cỡ chữ 11; cách trên - cách dưới: 6pt; dãn dòng: 1.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E64A28" w14:paraId="27AFD24C" w14:textId="77777777" w:rsidTr="00E64A28">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="2066" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74625F98" w14:textId="6DEF0B95" w:rsidR="00E64A28" w:rsidRPr="00E64A28" w:rsidRDefault="00E64A28" w:rsidP="00E64A28">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="426" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E64A28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ví</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E64A28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E64A28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E64A28">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4313" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFA4180" w14:textId="64573FE3" w:rsidR="00E64A28" w:rsidRDefault="00E64A28" w:rsidP="00E64A28">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:noProof/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="023AD324" wp14:editId="1D1D3B3F">
+                  <wp:extent cx="2476500" cy="2127187"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                  <wp:docPr id="1581926444" name="Picture 50" descr="A graph of a red and blue graph&#10;&#10;Description automatically generated"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1581926444" name="Picture 50" descr="A graph of a red and blue graph&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2476500" cy="2127187"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2CDC2879" w14:textId="77777777" w:rsidR="00223D5F" w:rsidRPr="00E41E0C" w:rsidRDefault="00223D5F" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41E0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hình 1. Phổ XRD các mẫu AgZrP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33967BE0" w14:textId="0C4B275B" w:rsidR="00223D5F" w:rsidRPr="00E41E0C" w:rsidRDefault="00223D5F" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41E0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(5% mol [Ag+] được tổng hợp ở các tỷ lệ [Zr]/[P] là 2:4; 3:4; 4:4 ở nhiệt độ 200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41E0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41E0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64295" w:rsidRPr="00E41E0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F90DA08" w14:textId="237D3C28" w:rsidR="00CB2093" w:rsidRPr="00766521" w:rsidRDefault="00507304" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0590" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2. Tên tiểu mục</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00766521">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cấp 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21BBB" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E019457" w14:textId="68E5B655" w:rsidR="00CC0590" w:rsidRPr="00841783" w:rsidRDefault="00E21BBB" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00766521">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trình bày tương tự như trên, trong tiểu mục cấp 2 có thể chia thành các tiểu mục cấp 3 như sau: 3.2.1.; 3.2.2.;…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162046E5" w14:textId="6DF0BC2E" w:rsidR="00CB2093" w:rsidRPr="00841783" w:rsidRDefault="00507304" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0590" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3. Tên tiểu mục</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2093" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cấp 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21BBB" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3016DB18" w14:textId="6F4C882C" w:rsidR="00CC0590" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trình bày tương tự như trên, trong tiểu mục cấp 2 có thể chia thành các tiểu mục cấp 3 như sau: 3.2.1.; 3.2.2.;…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22064A46" w14:textId="55965A74" w:rsidR="006000B0" w:rsidRPr="00841783" w:rsidRDefault="00CB2093" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. KẾT LUẬN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43391788" w14:textId="77777777" w:rsidR="00E64A28" w:rsidRPr="00E41E0C" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BDE" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rình bày ngắn gọn kết quả nghiên cứu cả về thành công và thất bại trong nghiên cứu, những điểm đáng chú ý trong các kết quả nghiên cứu; Làm nổi bật tính mới, tính sáng tạo, sự tiến bộ, khác biệt, độc đáo so với những kết quả có trước và nêu tính ứng dụng, thực tiễn, địa chỉ ứng dụng </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64A28" w:rsidRPr="00E64A28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hướng đến</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94BDE" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của kết quả nghiên cứu.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64A28" w:rsidRPr="00E64A28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoặc nêu ra các vấn đề mở và hướng nghiên cứu tiếp theo nếu có.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397D6F1B" w14:textId="004889E3" w:rsidR="00AD0748" w:rsidRPr="00841783" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Thông thường phần kết luận của bài báo được giới hạn không quá 200 từ, gồm 01 đoạn văn, không có tài liệu tham khảo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4522F7AF" w14:textId="76B55B82" w:rsidR="00E5170C" w:rsidRPr="00841783" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lưu ý tránh trùn</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0748" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g lặp nội dung với phần Tóm tắt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0748" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tác giả c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ó thể trình bày các định hướng nghiên cứu, phát triển, ứng dụng kết quả nghiên cứu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EEE205" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÀI LIỆU THAM KHẢO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672D6A31" w14:textId="2E216A11" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Viết chữ in hoa, không đậm, căn giữa; Cỡ chữ 12; cách trên - cách dưới: 12 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26847261" w14:textId="77777777" w:rsidR="00AD0748" w:rsidRPr="00841783" w:rsidRDefault="00D94BDE" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Danh mục tài liệu tham khảo chỉ liệt kê những tài liệu được trích dẫn trong bài báo. Ngược lại, tài liệu nào được tham chiếu trong bài cũng phải liệt lê trong danh sách tài liệu tham khảo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E4E9C3" w14:textId="4E9DB3EF" w:rsidR="00214FCF" w:rsidRPr="00841783" w:rsidRDefault="00214FCF" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk227829174"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trích dẫn theo định dạng IEEE đối với các bài báo thuộc khối ngành Khoa học, Tự nhiên, Kỹ thuật và Công nghệ</w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="002C346D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="6A394AB8" w14:textId="77777777" w:rsidR="002C346D" w:rsidRDefault="00214FCF" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C346D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trích dẫn theo định dạng APA đối với các bài báo thuộc khối </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ngành</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C346D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Khoa học Xã hội và Nhân văn, Giáo dục, Nông - Lâm - Ngư nghiệp, Kinh tế - QTKD, Chính trị, Luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C06D4F6" w14:textId="3345A11D" w:rsidR="00214FCF" w:rsidRPr="00577E87" w:rsidRDefault="00577E87" w:rsidP="00577E87">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hướng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dẫn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>định</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dạng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>trích</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dẫn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tài</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>liệu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>khảo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>quy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>định</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tiết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>đường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link: </w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://hdujs.edu.vn/index.php/index/APA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hoặc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://hdujs.edu.vn/index.php/index/IEEE</w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Italic" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Italic" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>trong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> menu </w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Hướng dẫn” trên trang web của Tạp chí </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="002C346D" w:rsidRPr="00577E87">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:spacing w:val="0"/>
+            <w:w w:val="100"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://hdujs.edu.vn</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00214FCF" w:rsidRPr="00577E87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157B1005" w14:textId="0F5F9AAF" w:rsidR="00275EBC" w:rsidRPr="001E760E" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+      <w:pPr>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tất cả các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tài liệu được trích dẫn phải có trong phần Tài liệu tham khảo và ngược lại; Tài liệu phải chính xác, tìm được, không nguỵ tạo</w:t>
+      </w:r>
+      <w:r w:rsidR="006F26EB" w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Phải có t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ối thiểu 07 tài liệu, trong đó ít nhất 02 bài báo khoa học xuất bản trong 5 năm gần đây.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E2FAEA" w14:textId="1034E9E3" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="001E760E">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="283" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk226448518"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trích dẫn theo APA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3525520B" w14:textId="19FACAD1" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="001E760E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk226448531"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Họ tên</w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> các</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tác giả</w:t>
+      </w:r>
+      <w:r w:rsidR="00780673" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ăm xuất bản)</w:t>
+      </w:r>
+      <w:r w:rsidR="00780673" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên sách</w:t>
+      </w:r>
+      <w:r w:rsidR="00780673" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> giáo trình</w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (viêt thường in nghiêng)</w:t>
+      </w:r>
+      <w:r w:rsidR="00780673" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nơi xuất bản</w:t>
+      </w:r>
+      <w:r w:rsidR="00780673" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>: Nhà xuất bản.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534B507B" w14:textId="2BF947EE" w:rsidR="000E1B37" w:rsidRPr="00841783" w:rsidRDefault="000E1B37" w:rsidP="001E760E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BFD69F" w14:textId="737E38B5" w:rsidR="004D071C" w:rsidRPr="00841783" w:rsidRDefault="004D071C" w:rsidP="001E760E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Nguyễn </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55E8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Quang Sáng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.(2019). </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55E8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chiếc lược ngà </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3DF8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55E8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tuyển tập chuyện ngắn đặc sắc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55E8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Thành phố Hồ Chí Minh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Nhà xuất bản </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55E8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Văn hoá - Văn Nghệ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C93FDE" w14:textId="5C47768E" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="001E760E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[2]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00133B3D" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Họ t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ên</w:t>
+      </w:r>
+      <w:r w:rsidR="00133B3D" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> các</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tác giả</w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ăm xuất bản)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tiêu đề bài báo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên tạp chí. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D071C" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Số tập(số phát hành):số trang. DOI (nếu có)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37041F33" w14:textId="250CBDE1" w:rsidR="000E1B37" w:rsidRPr="00841783" w:rsidRDefault="000E1B37" w:rsidP="001E760E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07163C54" w14:textId="0D55DCE7" w:rsidR="004D071C" w:rsidRPr="00841783" w:rsidRDefault="004D071C" w:rsidP="001E760E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lê Quang Hiếu &amp; Trương Văn Kiệm. (2026). Phát triển kinh tế tư nhân tại xã Cẩm Thạch, tỉnh Thanh Hoá giai đoạn 2025 - 2030. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học Trường Đại học Hồng Đức - Kinh tế - Quản trị kinh doanh, Chính trị và Pháp luật,</w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (83):139-147. DOI:</w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C346D" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.70117/hdujs.83.1.2026.1028</w:t>
+      </w:r>
+      <w:r w:rsidR="00133B3D" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08073D9A" w14:textId="428B902C" w:rsidR="007412F6" w:rsidRPr="00841783" w:rsidRDefault="007412F6" w:rsidP="001E760E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[3] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Họ tên các tác giả. (Năm xuất bản). Tên bài viết trong Hội nghị - Hội thảo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên Kỷ yếu Hội nghị - Hội thảo</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00944B14" w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tr. Trang số).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nơi xuất bản: Nhà xuất bản. DOI (nếu có).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63850F4F" w14:textId="597F8ACB" w:rsidR="000E1B37" w:rsidRPr="00841783" w:rsidRDefault="000E1B37" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4744A618" w14:textId="29AF3B88" w:rsidR="007412F6" w:rsidRPr="00841783" w:rsidRDefault="00944B14" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Lưu Thế Anh, nguyễn Gia Trường, Đinh Thị Hoa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiện trạng và một số giải pháp cải thiện chất lượng môi trường trên địa bàn Thủ đô Hà Nội đến năm 2030. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Hội nghị Khoa học Địa lý toàn quốc lần thứ XIV “Khoa học Địa lý Việt Nam với chuyển đổi số phục vụ phát triển bền vững trong bối cảnh biến đổi toàn cầu”</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>(tr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>30-40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hà Nội: </w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nhà xuất bản</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Thanh Niên</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0346A2" w14:textId="42C44BC7" w:rsidR="007412F6" w:rsidRPr="00841783" w:rsidRDefault="007412F6" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[4] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00133B3D" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Họ tên các tác giả</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Năm xuất bản)</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên </w:t>
+      </w:r>
+      <w:r w:rsidR="00133B3D" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>luận văn/luận án</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Cơ sở đào tạo, Địa điểm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA5D116" w14:textId="58775A61" w:rsidR="000E1B37" w:rsidRPr="00841783" w:rsidRDefault="000E1B37" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA4199E" w14:textId="686093C2" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="007412F6" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Ngô</w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thành  Hưng. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Đánh giá kết quả phẫu thuật tái tạo van động mạch chủ bằng phương pháp Ozaki điều trị bệnh van động mạch chủ đơn thuần tại bệnh viện E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Luận án tiến sĩ Trường Đại học Y Hà Nội, Việt Nam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078A11B0" w14:textId="2BA589C8" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[5]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007412F6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ơ quan ban hành văn bản</w:t>
+      </w:r>
+      <w:r w:rsidR="007412F6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Năm xuất bản)</w:t>
+      </w:r>
+      <w:r w:rsidR="007412F6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên văn bản hoặc </w:t>
+      </w:r>
+      <w:r w:rsidR="007412F6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tên </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>báo cáo</w:t>
+      </w:r>
+      <w:r w:rsidR="007412F6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nơi ban hành.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59533F6D" w14:textId="529581DF" w:rsidR="000E1B37" w:rsidRPr="00841783" w:rsidRDefault="000E1B37" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC203EF" w14:textId="65142C3F" w:rsidR="00744793" w:rsidRPr="00841783" w:rsidRDefault="00CC595E" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk226626703"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bộ  Chính trị</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1B37" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1B37" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nghị quyết Số 57-NQ/TW về Đột phá phát triển khoa học, công nghệ, đổi mới sáng tạo và chuyển đổi số Quốc gia.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1B37" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1B37" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Hà Nội.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="56D53639" w14:textId="3C3896ED" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[6]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tên tác giả hoặc nhóm tác giả</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Năm xuất bản)</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên tài liệu - tên bài viết tham khảo trực tuyến</w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00713CE6" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ngày - tháng - năm truy cập tài liệu, từ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Link tham khảo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418587C7" w14:textId="6AFC6782" w:rsidR="000E1B37" w:rsidRPr="00841783" w:rsidRDefault="000E1B37" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CBAE12" w14:textId="1B2EC40D" w:rsidR="000E1B37" w:rsidRPr="00841783" w:rsidRDefault="000E1B37" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ngân hàng thế giới. (2018). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Báo cáo chỉ số năng lực Logistics 2018.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Truy cập ngày 16/9/2020, từ: http://www.worldbank.lpi.com/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="39D27161" w14:textId="66138345" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="00E64A28">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Trích dẫn theo IEEE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7293CFFD" w14:textId="33A92E4D" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Họ tên </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF02D7" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tác giả </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tên sách </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>- G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>iáo trình</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lần xuất bản (nếu không phải lần đầu). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nơi xuất bản</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>: Nhà xuất bản, Năm xuất bản.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36651AE6" w14:textId="0129F22D" w:rsidR="00E67FBA" w:rsidRPr="00841783" w:rsidRDefault="00E67FBA" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ví dụ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5626E48B" w14:textId="421A50A8" w:rsidR="00E67FBA" w:rsidRPr="00841783" w:rsidRDefault="00E67FBA" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">J. D. Bellamy et al., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Computer Telephony Integration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. New York: Wiley, 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9F0836" w14:textId="2EAD7FFB" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[2]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Họ tên các tác giả, Tiêu đề bài báo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên tạp chí.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Số tập</w:t>
+      </w:r>
+      <w:r w:rsidR="002B50B4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>(số phát hành):số trang</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, Năm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI (nếu có).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172F9A78" w14:textId="3B49B6B6" w:rsidR="00F720C8" w:rsidRPr="00841783" w:rsidRDefault="00F720C8" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D6AC02" w14:textId="25A74703" w:rsidR="00A85235" w:rsidRPr="00841783" w:rsidRDefault="002B50B4" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk227829208"/>
+      <w:r w:rsidR="00A85235" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoàng Văn Quang, Lê Xuân Dũng. Ứng dụng hệ phương trình tuyến tính trong phân tích cân bằng lưu lượng của mạng lưới giao thông. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85235" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tạp chí Khoa học Trường Đại học Hồng Đức - Khoa học Tự nhiên, Kỹ thuật và Công nghệ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85235" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (84):130-139, 2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOI: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57969" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>10.70117/hdujs.84.2.2026.1118</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="29266A26" w14:textId="768C5BB9" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00A85235" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[3]</w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Tên </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF02D7" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">các </w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tác giả, </w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00A22CBF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên bài viết trong Hội nghị - Hội thảo,</w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00A22CBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên Kỷ yếu Hội nghị - Hội thảo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00A22CBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00A22CBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00275EBC" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nơi xuất bản</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>: Nhà xuất bản (nếu có), số trang, Năm</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xuất bản</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AADAFB" w14:textId="77777777" w:rsidR="001E760E" w:rsidRDefault="00BC4836" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6A9EDC" w14:textId="4D9FBF80" w:rsidR="00BC4836" w:rsidRPr="00841783" w:rsidRDefault="001E760E" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC4836" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E52E2F" w14:textId="5CBE69E5" w:rsidR="00A85235" w:rsidRPr="00841783" w:rsidRDefault="00A85235" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">S. r. Ayyubi, Y. Miao, and H. Shi, Automating standalone smoke alarms for early remote notifications, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presented at the 13 th Intern. Conf. on Cont. Automa. Robotics &amp; Vision (ICARCV). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marina Bay Sands, Singapore, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pp. 675-680, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Dec. 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700A40AF" w14:textId="19479F82" w:rsidR="00BC4836" w:rsidRPr="00841783" w:rsidRDefault="00E67FBA" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[4]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4836" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Họ tên các tác giả (năm xuất bản), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên Luận án Thạc sĩ hoặc tên luận án Tiến sĩ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, Đơn vị đào tạo, Nơi công bố</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, Năm</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xuất bản</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E15C344" w14:textId="6CBFFE74" w:rsidR="00F720C8" w:rsidRPr="00841783" w:rsidRDefault="00F720C8" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161A4196" w14:textId="0ADDACCA" w:rsidR="00F720C8" w:rsidRPr="00841783" w:rsidRDefault="00F720C8" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đặng Trần Trí. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Trực quan hoá trong bảo mật ứng dụng Web.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Luận án Tiến sĩ Trường Đại học Bách Khoa, Đại học Quốc gia Thành phố Hồ Chí Minh, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C30C98" w14:textId="5FF62FBF" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[5]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Cơ quan ban hành văn bản</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên văn bản hoặc báo cáo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nơi ban hành</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, Năm xuất bản.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C012BA7" w14:textId="77777777" w:rsidR="00841783" w:rsidRPr="00841783" w:rsidRDefault="00F720C8" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00841783" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0562F3D3" w14:textId="53F4A2DF" w:rsidR="00F720C8" w:rsidRPr="00841783" w:rsidRDefault="00841783" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bộ  Chính trị. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nghị quyết Số 57-NQ/TW về Đột phá phát triển khoa học, công nghệ, đổi mới sáng tạo và chuyển đổi số Quốc gia</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. Hà Nội, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C7066C" w14:textId="4B793A79" w:rsidR="00275EBC" w:rsidRPr="00841783" w:rsidRDefault="00275EBC" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[6]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Tên </w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>tác giả</w:t>
+      </w:r>
+      <w:r w:rsidR="00F720C8" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tên tài liệu - tên bài viết tham khảo trực tuyến</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24E46" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nơi xuất bản, Năm xuất bản.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B50B4" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ngày - tháng - năm truy cập tài liệu [Online]. Địa chỉ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67FBA" w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Link tham khảo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC6AFC4" w14:textId="1D42EA9B" w:rsidR="00E67FBA" w:rsidRPr="00841783" w:rsidRDefault="00E67FBA" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ví dụ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F83C54" w14:textId="1AFAA970" w:rsidR="00E67FBA" w:rsidRPr="00841783" w:rsidRDefault="00E67FBA" w:rsidP="001E760E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">H. H. Gaynor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Leading and Managing Engineering and Technology, Book 2: Developing Managers and Leaders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IEEE-USA, 2011. Accessed: Oct. 15, 2016. [Online]. Available: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00841783">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:spacing w:val="0"/>
+            <w:w w:val="100"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>http://www.ieeeusa.org/communications/ebooks/files/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sep14/n2n802/Leading-and-Managing- Engineering-and-Technology-Book-2.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8364" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8364"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A221A4" w:rsidRPr="00841783" w14:paraId="6D60E14C" w14:textId="77777777" w:rsidTr="00713CE6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4519089E" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tuyên bố về xung đột lợi ích:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ví dụ, có thể chọn một số mẫu câu như sau: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6C7408" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Các tác giả tuyên bố không có xung đột lợi ích”. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17AC408F" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Tác giả A đã nhận được tài trợ nghiên cứu từ Trường/Viện X. Tác giả B đã nhận được thù lao từ Công ty Y…”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0993DC83" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thông tin tài trợ (nếu có): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ví dụ, có thể chọn một số mẫu câu như sau: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087F55E6" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Nghiên cứu này không nhận được tài trợ từ bên ngoài.” hoặc “Nghiên cứu này được tài trợ bởi [Cơ quan] theo số hiệu tài trợ/mã số:…”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EE2DD4" w14:textId="77777777" w:rsidR="00A221A4" w:rsidRPr="00841783" w:rsidRDefault="00A221A4" w:rsidP="00841783">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lời cảm ơn (nếu có): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841783">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tác giả (nhóm tác giả) cảm ơn sự tài trợ của … qua đề tài với mã số: …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D6F9F42" w14:textId="52A60FAA" w:rsidR="00475C3A" w:rsidRPr="00841783" w:rsidRDefault="000A6916" w:rsidP="001E760E">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thông tin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>về</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tác</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>giả</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00841783">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091AC00E" w14:textId="1BFAA7A8" w:rsidR="000A6916" w:rsidRPr="001E760E" w:rsidRDefault="000A6916" w:rsidP="00841783">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1587"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="28" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Ghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>rõ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>họ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>tên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>hàm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>vị</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>cơ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>quan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>công</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>tác</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>địa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>chỉ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>số</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>điện</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>thoại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>của</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>các</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>tác</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>giả</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>bài</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>báo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000A6916" w:rsidRPr="001E760E" w:rsidSect="003D1355">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="10773" w:h="15026" w:code="9"/>
       <w:pgMar w:top="1610" w:right="1196" w:bottom="1145" w:left="1168" w:header="658" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="279"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AAEBD80" w14:textId="77777777" w:rsidR="00C81D32" w:rsidRDefault="00C81D32" w:rsidP="0050656B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6D9F5B7B" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02F7F69F" w14:textId="77777777" w:rsidR="00C81D32" w:rsidRDefault="00C81D32" w:rsidP="0050656B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3B6C741C" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...28 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...15 lines deleted...]
-    <w:altName w:val="Courier New"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Times New Roman Italic">
+    <w:panose1 w:val="02020503050405090304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...238 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:sdt>
-[...7 lines deleted...]
-    <w:sdtEndPr>
+  <w:p w14:paraId="4141FBEF" w14:textId="2C2F18F8" w:rsidR="004E4BE7" w:rsidRPr="003D1355" w:rsidRDefault="004E4BE7" w:rsidP="003D1355">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006141DF">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
+        <w:color w:val="000000"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...42 lines deleted...]
-    <w:sdtEndPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:color w:val="000000"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...29 lines deleted...]
-  </w:sdt>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EE4C04F" w14:textId="77777777" w:rsidR="00C81D32" w:rsidRDefault="00C81D32" w:rsidP="0050656B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="25D03348" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="116BC61C" w14:textId="77777777" w:rsidR="00C81D32" w:rsidRDefault="00C81D32" w:rsidP="0050656B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="62D626F6" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...23 lines deleted...]
-        <w:t>Địa chỉ email người liên hệ hoặc tác giả chính</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblW w:w="8472" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="6799"/>
-      <w:gridCol w:w="1600"/>
+      <w:gridCol w:w="5920"/>
+      <w:gridCol w:w="2552"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001B0DE7" w14:paraId="2E826E90" w14:textId="77777777" w:rsidTr="005B315A">
+    <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="3C9DCC7E" w14:textId="77777777" w:rsidTr="004D76F0">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6799" w:type="dxa"/>
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="5920" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2E963525" w14:textId="6D9C95B4" w:rsidR="001B0DE7" w:rsidRDefault="001B0DE7" w:rsidP="001B0DE7">
+        <w:p w14:paraId="41CFC352" w14:textId="36B0EC95" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-            <w:spacing w:before="0"/>
+            <w:spacing w:line="264" w:lineRule="auto"/>
+            <w:ind w:firstLine="0"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00186302">
+          <w:r w:rsidRPr="004D76F0">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>TẠP CHÍ KHOA HỌ</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve">C TRƯỜNG ĐẠI HỌC HỒNG ĐỨC </w:t>
+            <w:t>TẠP CHÍ KHOA HỌC TRƯỜNG ĐẠI HỌC HỒNG ĐỨC</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1600" w:type="dxa"/>
+          <w:tcW w:w="2552" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5B96A4FB" w14:textId="77777777" w:rsidR="001B0DE7" w:rsidRDefault="001B0DE7" w:rsidP="001B0DE7">
+        <w:p w14:paraId="5A850857" w14:textId="5C747AEF" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="004D76F0">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-            <w:spacing w:before="0"/>
+            <w:spacing w:line="264" w:lineRule="auto"/>
+            <w:ind w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-        </w:p>
-[...10 lines deleted...]
-            <w:jc w:val="right"/>
+          <w:r w:rsidRPr="004D76F0">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
+            <w:t xml:space="preserve">P </w:t>
+          </w:r>
+          <w:r w:rsidR="00626ECD">
+            <w:rPr>
+              <w:b/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004D76F0">
+            <w:rPr>
+              <w:b/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ISSN</w:t>
+          </w:r>
+          <w:r w:rsidR="00626ECD">
+            <w:rPr>
+              <w:b/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>…</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-  </w:tbl>
-[...39 lines deleted...]
-    <w:tr w:rsidR="001B0DE7" w14:paraId="593CF04F" w14:textId="77777777" w:rsidTr="005B315A">
+    <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="0155A7AB" w14:textId="77777777" w:rsidTr="004D76F0">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="6799" w:type="dxa"/>
-          <w:vAlign w:val="center"/>
+          <w:tcW w:w="5920" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0DE6B377" w14:textId="5D8CAC21" w:rsidR="001B0DE7" w:rsidRDefault="001B0DE7" w:rsidP="001B0DE7">
+        <w:p w14:paraId="0CBAE447" w14:textId="7E371CC9" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-[...6 lines deleted...]
-            <w:spacing w:before="0"/>
+            <w:spacing w:line="264" w:lineRule="auto"/>
+            <w:ind w:firstLine="0"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00186302">
+          <w:r w:rsidRPr="004D76F0">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:i/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>TẠP CHÍ KHOA HỌ</w:t>
+            <w:t>Hong</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00626ECD">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:i/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">C TRƯỜNG </w:t>
+            <w:t xml:space="preserve"> D</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="004D76F0">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:i/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>ĐẠI HỌC HỒNG ĐỨC</w:t>
+            <w:t xml:space="preserve">uc </w:t>
+          </w:r>
+          <w:r w:rsidR="00626ECD" w:rsidRPr="004D76F0">
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">University Journal </w:t>
+          </w:r>
+          <w:r w:rsidRPr="004D76F0">
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">of </w:t>
+          </w:r>
+          <w:r w:rsidR="00626ECD" w:rsidRPr="004D76F0">
+            <w:rPr>
+              <w:b/>
+              <w:i/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Science</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1600" w:type="dxa"/>
+          <w:tcW w:w="2552" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="79FCAD98" w14:textId="77777777" w:rsidR="001B0DE7" w:rsidRDefault="001B0DE7" w:rsidP="00CD5F95">
+        <w:p w14:paraId="78D43DD9" w14:textId="517BCD15" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="004D76F0">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
-[...7 lines deleted...]
-            <w:jc w:val="center"/>
+            <w:spacing w:line="264" w:lineRule="auto"/>
+            <w:ind w:firstLine="0"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-        </w:p>
-[...10 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidRPr="004D76F0">
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-[...1 lines deleted...]
-              <w:lang w:val="nl-NL"/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
+            <w:t xml:space="preserve">E </w:t>
+          </w:r>
+          <w:r w:rsidR="00626ECD">
+            <w:rPr>
+              <w:b/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004D76F0">
+            <w:rPr>
+              <w:b/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> ISSN</w:t>
+          </w:r>
+          <w:r w:rsidR="00626ECD">
+            <w:rPr>
+              <w:b/>
+              <w:spacing w:val="0"/>
+              <w:w w:val="100"/>
+              <w:sz w:val="22"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>…</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="58470A96" w14:textId="30A23C41" w:rsidR="00FA5EFD" w:rsidRPr="00B76414" w:rsidRDefault="00FA5EFD">
+  <w:p w14:paraId="561A2EDB" w14:textId="4BEE72EC" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="264" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
-        <w:lang w:val="nl-NL"/>
+        <w:b/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...15 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...23 lines deleted...]
-    <w:name w:val="WW8Num8"/>
+    <w:nsid w:val="01460E9F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5546C6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
-[...19 lines deleted...]
-        <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="+"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0321468F"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01AA1648"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0A0A708C"/>
-[...1587 lines deleted...]
-    <w:tmpl w:val="9EAC9EC0"/>
+    <w:tmpl w:val="FD96F9BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="B8AE6408">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17553D41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4B6852AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26373EA8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08C82800"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...27 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="2"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58E22B06"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71FC406C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="4680" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6840" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71B50EF1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C2DE747C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-[...143 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A5C791D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6554D7BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Phn11"/>
-      <w:lvlText w:val="1.%1."/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
-[...12 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1980" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="3960" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...575 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...204 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="64954710">
+  <w:num w:numId="1" w16cid:durableId="1764571650">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="361438348">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="368800478">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%3."/>
+        <w:lvlJc w:val="left"/>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1781299778">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1971860555">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="157498007">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="269820239">
-[...44 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1162157806">
+  <w:num w:numId="7" w16cid:durableId="389306247">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1758476407">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="8" w16cid:durableId="1120108044">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="683555372">
-[...146 lines deleted...]
-  <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:hideGrammaticalErrors/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:pos w:val="sectEnd"/>
-    <w:numRestart w:val="eachSect"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000212D2"/>
-[...8935 lines deleted...]
-    <w:rsid w:val="00FF7A32"/>
+    <w:rsidRoot w:val="006000B0"/>
+    <w:rsid w:val="00001B7E"/>
+    <w:rsid w:val="000032B9"/>
+    <w:rsid w:val="000218B4"/>
+    <w:rsid w:val="00053789"/>
+    <w:rsid w:val="00073442"/>
+    <w:rsid w:val="000803C9"/>
+    <w:rsid w:val="000A6916"/>
+    <w:rsid w:val="000C5364"/>
+    <w:rsid w:val="000C6B43"/>
+    <w:rsid w:val="000D1BC8"/>
+    <w:rsid w:val="000E1B37"/>
+    <w:rsid w:val="000E736F"/>
+    <w:rsid w:val="000F2E29"/>
+    <w:rsid w:val="00100183"/>
+    <w:rsid w:val="00105F5B"/>
+    <w:rsid w:val="001120FB"/>
+    <w:rsid w:val="00112892"/>
+    <w:rsid w:val="00121F4E"/>
+    <w:rsid w:val="001324A8"/>
+    <w:rsid w:val="00133B3D"/>
+    <w:rsid w:val="0013493E"/>
+    <w:rsid w:val="00141F66"/>
+    <w:rsid w:val="00146CD0"/>
+    <w:rsid w:val="0016582D"/>
+    <w:rsid w:val="00172005"/>
+    <w:rsid w:val="00175656"/>
+    <w:rsid w:val="001800EF"/>
+    <w:rsid w:val="00186ED5"/>
+    <w:rsid w:val="00193602"/>
+    <w:rsid w:val="001A4864"/>
+    <w:rsid w:val="001A55E8"/>
+    <w:rsid w:val="001B7E31"/>
+    <w:rsid w:val="001D6A70"/>
+    <w:rsid w:val="001E5449"/>
+    <w:rsid w:val="001E760E"/>
+    <w:rsid w:val="001F637D"/>
+    <w:rsid w:val="00214FCF"/>
+    <w:rsid w:val="0021715D"/>
+    <w:rsid w:val="00220382"/>
+    <w:rsid w:val="00223D5F"/>
+    <w:rsid w:val="002613A6"/>
+    <w:rsid w:val="00264678"/>
+    <w:rsid w:val="00275EBC"/>
+    <w:rsid w:val="00290DA0"/>
+    <w:rsid w:val="00295E65"/>
+    <w:rsid w:val="002A7326"/>
+    <w:rsid w:val="002B50B4"/>
+    <w:rsid w:val="002C346D"/>
+    <w:rsid w:val="002D532B"/>
+    <w:rsid w:val="003014E0"/>
+    <w:rsid w:val="00302179"/>
+    <w:rsid w:val="0030456B"/>
+    <w:rsid w:val="00351F84"/>
+    <w:rsid w:val="00352CD4"/>
+    <w:rsid w:val="00366BCA"/>
+    <w:rsid w:val="00367A4F"/>
+    <w:rsid w:val="003A2CE2"/>
+    <w:rsid w:val="003A4980"/>
+    <w:rsid w:val="003B38E2"/>
+    <w:rsid w:val="003C208D"/>
+    <w:rsid w:val="003D1355"/>
+    <w:rsid w:val="003D6353"/>
+    <w:rsid w:val="003E3E0D"/>
+    <w:rsid w:val="003E72C8"/>
+    <w:rsid w:val="003F2114"/>
+    <w:rsid w:val="00405BC0"/>
+    <w:rsid w:val="00431D2E"/>
+    <w:rsid w:val="0043459D"/>
+    <w:rsid w:val="0043710F"/>
+    <w:rsid w:val="00462BF9"/>
+    <w:rsid w:val="00466DEC"/>
+    <w:rsid w:val="00475C3A"/>
+    <w:rsid w:val="00485CD2"/>
+    <w:rsid w:val="004944D4"/>
+    <w:rsid w:val="004B0DA4"/>
+    <w:rsid w:val="004B135E"/>
+    <w:rsid w:val="004B7AF6"/>
+    <w:rsid w:val="004C1BF8"/>
+    <w:rsid w:val="004D059E"/>
+    <w:rsid w:val="004D071C"/>
+    <w:rsid w:val="004D5251"/>
+    <w:rsid w:val="004D6DE4"/>
+    <w:rsid w:val="004D76F0"/>
+    <w:rsid w:val="004E46AF"/>
+    <w:rsid w:val="004E4BE7"/>
+    <w:rsid w:val="004F21D6"/>
+    <w:rsid w:val="004F322D"/>
+    <w:rsid w:val="00504F2B"/>
+    <w:rsid w:val="00507304"/>
+    <w:rsid w:val="00532CD1"/>
+    <w:rsid w:val="00533AD2"/>
+    <w:rsid w:val="00544772"/>
+    <w:rsid w:val="005779C7"/>
+    <w:rsid w:val="00577E87"/>
+    <w:rsid w:val="005816A2"/>
+    <w:rsid w:val="00593420"/>
+    <w:rsid w:val="00596472"/>
+    <w:rsid w:val="005A2B16"/>
+    <w:rsid w:val="005B0081"/>
+    <w:rsid w:val="005B5C52"/>
+    <w:rsid w:val="005C505F"/>
+    <w:rsid w:val="005C6679"/>
+    <w:rsid w:val="006000B0"/>
+    <w:rsid w:val="006048D8"/>
+    <w:rsid w:val="006141DF"/>
+    <w:rsid w:val="006147A1"/>
+    <w:rsid w:val="006150BC"/>
+    <w:rsid w:val="00626ECD"/>
+    <w:rsid w:val="00651E39"/>
+    <w:rsid w:val="00675B08"/>
+    <w:rsid w:val="0068283D"/>
+    <w:rsid w:val="00683C22"/>
+    <w:rsid w:val="00693306"/>
+    <w:rsid w:val="006A373E"/>
+    <w:rsid w:val="006C3F0C"/>
+    <w:rsid w:val="006D060A"/>
+    <w:rsid w:val="006E4690"/>
+    <w:rsid w:val="006F26EB"/>
+    <w:rsid w:val="0070013E"/>
+    <w:rsid w:val="0070171A"/>
+    <w:rsid w:val="0070429E"/>
+    <w:rsid w:val="007066D9"/>
+    <w:rsid w:val="00713CE6"/>
+    <w:rsid w:val="00713E15"/>
+    <w:rsid w:val="007203C5"/>
+    <w:rsid w:val="007412F6"/>
+    <w:rsid w:val="00744793"/>
+    <w:rsid w:val="00746FAA"/>
+    <w:rsid w:val="00760AE5"/>
+    <w:rsid w:val="00766521"/>
+    <w:rsid w:val="0077220E"/>
+    <w:rsid w:val="00780673"/>
+    <w:rsid w:val="007A4617"/>
+    <w:rsid w:val="007C3D68"/>
+    <w:rsid w:val="007C57C4"/>
+    <w:rsid w:val="007D4FBD"/>
+    <w:rsid w:val="007E2F5E"/>
+    <w:rsid w:val="007F558F"/>
+    <w:rsid w:val="00810071"/>
+    <w:rsid w:val="00811CC3"/>
+    <w:rsid w:val="00815A13"/>
+    <w:rsid w:val="00816D4F"/>
+    <w:rsid w:val="0083320B"/>
+    <w:rsid w:val="00833630"/>
+    <w:rsid w:val="00841783"/>
+    <w:rsid w:val="00851D53"/>
+    <w:rsid w:val="00862FB2"/>
+    <w:rsid w:val="008654BF"/>
+    <w:rsid w:val="008723E5"/>
+    <w:rsid w:val="00873E80"/>
+    <w:rsid w:val="00874569"/>
+    <w:rsid w:val="00876113"/>
+    <w:rsid w:val="008A3DF8"/>
+    <w:rsid w:val="008A63E3"/>
+    <w:rsid w:val="008A68E3"/>
+    <w:rsid w:val="008B17AA"/>
+    <w:rsid w:val="008D4D93"/>
+    <w:rsid w:val="008D6CA1"/>
+    <w:rsid w:val="008E7458"/>
+    <w:rsid w:val="00912774"/>
+    <w:rsid w:val="00913524"/>
+    <w:rsid w:val="00913DBE"/>
+    <w:rsid w:val="00925AE4"/>
+    <w:rsid w:val="00925BE9"/>
+    <w:rsid w:val="009300B6"/>
+    <w:rsid w:val="00931E49"/>
+    <w:rsid w:val="00944B14"/>
+    <w:rsid w:val="00951C56"/>
+    <w:rsid w:val="00955884"/>
+    <w:rsid w:val="00961769"/>
+    <w:rsid w:val="00962D96"/>
+    <w:rsid w:val="00972E96"/>
+    <w:rsid w:val="009810E8"/>
+    <w:rsid w:val="009942A0"/>
+    <w:rsid w:val="009A1F02"/>
+    <w:rsid w:val="009E5355"/>
+    <w:rsid w:val="009E668C"/>
+    <w:rsid w:val="009F2132"/>
+    <w:rsid w:val="009F27B3"/>
+    <w:rsid w:val="009F2859"/>
+    <w:rsid w:val="009F7A68"/>
+    <w:rsid w:val="00A00DC9"/>
+    <w:rsid w:val="00A05364"/>
+    <w:rsid w:val="00A064E1"/>
+    <w:rsid w:val="00A0777C"/>
+    <w:rsid w:val="00A15C63"/>
+    <w:rsid w:val="00A17BE2"/>
+    <w:rsid w:val="00A17C96"/>
+    <w:rsid w:val="00A221A4"/>
+    <w:rsid w:val="00A22CBF"/>
+    <w:rsid w:val="00A2471F"/>
+    <w:rsid w:val="00A27F96"/>
+    <w:rsid w:val="00A469A8"/>
+    <w:rsid w:val="00A5526F"/>
+    <w:rsid w:val="00A82DEF"/>
+    <w:rsid w:val="00A832F0"/>
+    <w:rsid w:val="00A85235"/>
+    <w:rsid w:val="00A963CD"/>
+    <w:rsid w:val="00AB1404"/>
+    <w:rsid w:val="00AB372F"/>
+    <w:rsid w:val="00AC5008"/>
+    <w:rsid w:val="00AD0748"/>
+    <w:rsid w:val="00AD4B5A"/>
+    <w:rsid w:val="00AE1CE5"/>
+    <w:rsid w:val="00AF2F18"/>
+    <w:rsid w:val="00B03FA6"/>
+    <w:rsid w:val="00B041FA"/>
+    <w:rsid w:val="00B21E21"/>
+    <w:rsid w:val="00B24E46"/>
+    <w:rsid w:val="00B27792"/>
+    <w:rsid w:val="00B328F9"/>
+    <w:rsid w:val="00B35D4A"/>
+    <w:rsid w:val="00B36401"/>
+    <w:rsid w:val="00B63E7F"/>
+    <w:rsid w:val="00B64295"/>
+    <w:rsid w:val="00B70175"/>
+    <w:rsid w:val="00BA17A8"/>
+    <w:rsid w:val="00BA3EBB"/>
+    <w:rsid w:val="00BA57E6"/>
+    <w:rsid w:val="00BC1CFD"/>
+    <w:rsid w:val="00BC4836"/>
+    <w:rsid w:val="00BC6E3D"/>
+    <w:rsid w:val="00BE3FFD"/>
+    <w:rsid w:val="00BF2BE9"/>
+    <w:rsid w:val="00C23924"/>
+    <w:rsid w:val="00C249AE"/>
+    <w:rsid w:val="00C26474"/>
+    <w:rsid w:val="00C34EA8"/>
+    <w:rsid w:val="00C36C29"/>
+    <w:rsid w:val="00C50BFB"/>
+    <w:rsid w:val="00C569DC"/>
+    <w:rsid w:val="00C572B2"/>
+    <w:rsid w:val="00C62A36"/>
+    <w:rsid w:val="00C714A3"/>
+    <w:rsid w:val="00C91BF6"/>
+    <w:rsid w:val="00CB2093"/>
+    <w:rsid w:val="00CC0590"/>
+    <w:rsid w:val="00CC2977"/>
+    <w:rsid w:val="00CC33A9"/>
+    <w:rsid w:val="00CC595E"/>
+    <w:rsid w:val="00CD3D80"/>
+    <w:rsid w:val="00CE07DA"/>
+    <w:rsid w:val="00CE5DD3"/>
+    <w:rsid w:val="00D1324D"/>
+    <w:rsid w:val="00D25B81"/>
+    <w:rsid w:val="00D27F65"/>
+    <w:rsid w:val="00D40BE7"/>
+    <w:rsid w:val="00D417A2"/>
+    <w:rsid w:val="00D4767C"/>
+    <w:rsid w:val="00D7424A"/>
+    <w:rsid w:val="00D75015"/>
+    <w:rsid w:val="00D76703"/>
+    <w:rsid w:val="00D85EAF"/>
+    <w:rsid w:val="00D94677"/>
+    <w:rsid w:val="00D94BDE"/>
+    <w:rsid w:val="00D954B9"/>
+    <w:rsid w:val="00DB46A3"/>
+    <w:rsid w:val="00DC7F29"/>
+    <w:rsid w:val="00DE1CD7"/>
+    <w:rsid w:val="00DF0251"/>
+    <w:rsid w:val="00DF6BE8"/>
+    <w:rsid w:val="00DF7651"/>
+    <w:rsid w:val="00E015AA"/>
+    <w:rsid w:val="00E049BF"/>
+    <w:rsid w:val="00E07703"/>
+    <w:rsid w:val="00E165F2"/>
+    <w:rsid w:val="00E21BBB"/>
+    <w:rsid w:val="00E272E4"/>
+    <w:rsid w:val="00E300B6"/>
+    <w:rsid w:val="00E41E0C"/>
+    <w:rsid w:val="00E5170C"/>
+    <w:rsid w:val="00E555D1"/>
+    <w:rsid w:val="00E57969"/>
+    <w:rsid w:val="00E6298F"/>
+    <w:rsid w:val="00E62C2D"/>
+    <w:rsid w:val="00E64A28"/>
+    <w:rsid w:val="00E67FBA"/>
+    <w:rsid w:val="00E81BD1"/>
+    <w:rsid w:val="00E83B08"/>
+    <w:rsid w:val="00E95EB9"/>
+    <w:rsid w:val="00EA1FE5"/>
+    <w:rsid w:val="00EA4D5F"/>
+    <w:rsid w:val="00EA567C"/>
+    <w:rsid w:val="00EB0451"/>
+    <w:rsid w:val="00EE5228"/>
+    <w:rsid w:val="00EF631D"/>
+    <w:rsid w:val="00F26915"/>
+    <w:rsid w:val="00F46B68"/>
+    <w:rsid w:val="00F50DE6"/>
+    <w:rsid w:val="00F54C29"/>
+    <w:rsid w:val="00F720C8"/>
+    <w:rsid w:val="00F72EA1"/>
+    <w:rsid w:val="00F76F90"/>
+    <w:rsid w:val="00F840B1"/>
+    <w:rsid w:val="00F84B6F"/>
+    <w:rsid w:val="00FB033E"/>
+    <w:rsid w:val="00FB08A3"/>
+    <w:rsid w:val="00FC2302"/>
+    <w:rsid w:val="00FC2509"/>
+    <w:rsid w:val="00FC31AC"/>
+    <w:rsid w:val="00FC7F83"/>
+    <w:rsid w:val="00FD2F74"/>
+    <w:rsid w:val="00FF02D7"/>
+    <w:rsid w:val="00FF2BCA"/>
+    <w:rsid w:val="00FF5B02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="vi-VN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4EE4A13D"/>
-  <w15:docId w15:val="{7FE64E28-017B-4236-97E9-26C11D30AA8F}"/>
+  <w14:docId w14:val="4956669E"/>
+  <w15:docId w15:val="{6D29FD15-9A09-4F2E-8581-F13E5B137010}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-        <w:sz w:val="23"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="vi-VN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -14578,51 +12744,51 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
@@ -14693,19063 +12859,781 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00907B1A"/>
+    <w:rsid w:val="00CB2093"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:sz w:val="21"/>
+      <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:aliases w:val="mll"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
+    <w:rsid w:val="00AC0136"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:aliases w:val="Muc I Char Char Char,Muc I Char Char,Muc I Char Char Char Char Char,Muc I Char Char Char Char Char Char Char Char,Muc I Char Char Char Char Char Char Char,Heading 2 Char Char,Heading 2 Char Char Char,bang bieu"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:aliases w:val="MUC 2,3 LOAN,hinh"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:aliases w:val="4 BANG,Ngoc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="VNtimes new roman" w:eastAsia="Times New Roman" w:hAnsi="VNtimes new roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:aliases w:val="Bảng,hình"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...24 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...45 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:aliases w:val="mll Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0050656B"/>
+    <w:rsid w:val="00AC0136"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...14 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E43FFE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...118 lines deleted...]
-    <w:aliases w:val="Footnote Text Char Char Char Char Char,Footnote Text Char Char Char Char Char Char Ch,Footnote Text Char Char Char Char Char Char Ch Char,Footnote Text Char Char Char Char Char Char Ch Char Char Char Char,single space,FOOTNOTES Char,ft,Car"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
+    <w:rsid w:val="00536217"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...1 lines deleted...]
-    <w:aliases w:val="Footnote Text Char Char Char Char Char Char,Footnote Text Char Char Char Char Char Char Ch Char1,Footnote Text Char Char Char Char Char Char Ch Char Char,Footnote Text Char Char Char Char Char Char Ch Char Char Char Char Char,ft Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-[...34 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00536217"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
+    <w:rsid w:val="00536217"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-    <w:rsid w:val="0050656B"/>
+    <w:rsid w:val="00536217"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...42 lines deleted...]
-    <w:rsid w:val="00CA09C6"/>
+    <w:rsid w:val="00A850DC"/>
     <w:rPr>
-      <w:sz w:val="26"/>
-[...502 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-    <w:rsid w:val="00F42EBE"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A850DC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="00F42EBE"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B95DB8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...170 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00E027E8"/>
+    <w:rsid w:val="00295441"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00295441"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-    <w:rsid w:val="00E027E8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295441"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00E027E8"/>
+    <w:rsid w:val="00295441"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-    <w:rsid w:val="00E027E8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00295441"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tnbibo">
-    <w:name w:val="Tên bài báo"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BE3FFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:sz w:val="21"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TnbiboChar"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00BB678C"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TnbiboChar">
-[...357 lines deleted...]
-    <w:rsid w:val="00BB678C"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...1534 lines deleted...]
-    <w:rsid w:val="008C1FC4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bodytext20">
-[...133 lines deleted...]
-    <w:rsid w:val="0030515C"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...331 lines deleted...]
-    </w:rPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Vanbnnidung">
-[...343 lines deleted...]
-    <w:rsid w:val="008F6859"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="72" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="72" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA19DD"/>
+    <w:rsid w:val="00811CC3"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char1CharCharChar1CharCharChar">
-    <w:name w:val="Char1 Char Char Char1 Char Char Char"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00507304"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00596472"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E4BE7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00592DE5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E4BE7"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-[...70 lines deleted...]
-    <w:name w:val="reference-text"/>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00B44CE4"/>
-[...56 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00B44CE4"/>
-[...189 lines deleted...]
-    <w:rsid w:val="00B74F44"/>
+    <w:rsid w:val="004E4BE7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A4">
-[...1 lines deleted...]
-    <w:rsid w:val="00B74F44"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D4D93"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="23"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="vietadtextlink">
-[...4 lines deleted...]
-    <w:name w:val="Pa2"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...1046 lines deleted...]
-    <w:name w:val="Comment Text Char1"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007D2B57"/>
-[...817 lines deleted...]
-    <w:rsid w:val="0055394E"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C34EA8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="mediumtext">
-    <w:name w:val="medium_text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0055394E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0055394E"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C34EA8"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:spacing w:val="-4"/>
+      <w:w w:val="98"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="citationvolume1">
-[...126 lines deleted...]
-    <w:name w:val="ff52"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0055394E"/>
-[...6301 lines deleted...]
-    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004767B9"/>
-[...1870 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00C34EA8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...3095 lines deleted...]
-      <w:lang w:val="vi-VN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="43870533">
+    <w:div w:id="30303624">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="83842655">
+    <w:div w:id="518812881">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="172689427">
+    <w:div w:id="1039624876">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="284509786">
+    <w:div w:id="1720087273">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="314989909">
-[...1107 lines deleted...]
-    <w:div w:id="2105999583">
+    <w:div w:id="1884709445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieeeusa.org/communications/ebooks/files/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdujs.edu.vn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -33887,105 +13771,102 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjSMSfNcKxNJjZEV8q4u7vHiAXWtQ==">AMUW2mXcEWlT28c+x+fyh0/lae/pnEODx+l8aS4WGPMkDt0tMUf+DhpKCvizltxn6OmbfBMGUq+bcFydQ08wWaVyItZyusHybz3yaXD2arHa3QDnmtA12fTINtRX3BURHl3ad+tdzUn6</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44030C78-18E3-4473-8666-E0607600CBBE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3767193-FDD9-4952-8900-E71C15A572BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2568</Characters>
+  <Pages>7</Pages>
+  <Words>2007</Words>
+  <Characters>11446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Tiêu đề</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3012</CharactersWithSpaces>
+  <CharactersWithSpaces>13427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Tạp chí Giáo dục</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>