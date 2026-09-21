--- v1 (2026-08-24)
+++ v2 (2026-09-21)
@@ -1,11253 +1,4917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0D9D19D8" w14:textId="3FC5038E" w:rsidR="00AD4B5A" w:rsidRPr="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
+    <w:p w14:paraId="1FC40485" w14:textId="3FAF5593" w:rsidR="0077178C" w:rsidRPr="005D15F8" w:rsidRDefault="0077178C" w:rsidP="00C3763C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D15F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>QUY ĐỊNH VỀ CẤU TRÚC, THỂ THỨC TRÌNH BÀY BÀI VIẾT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B58F3C6" w14:textId="77777777" w:rsidR="005D15F8" w:rsidRDefault="0077178C" w:rsidP="00C3763C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="0"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D15F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GỬI ĐĂNG TRÊN TẠP CHÍ KHOA HỌC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7436A25A" w14:textId="7E8CD203" w:rsidR="0077178C" w:rsidRPr="005D15F8" w:rsidRDefault="0077178C" w:rsidP="00C3763C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D15F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRƯỜNG ĐẠI HỌC </w:t>
+      </w:r>
+      <w:r w:rsidR="005D15F8" w:rsidRPr="005D15F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="100"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>HỒNG ĐỨC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0CC06A" w14:textId="6EFF4A88" w:rsidR="004E4BE7" w:rsidRPr="004E4BE7" w:rsidRDefault="004E4BE7" w:rsidP="007732F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:after="80" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="510"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4BE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1. Yêu cầu chung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61254954" w14:textId="35CF1AF6" w:rsidR="004E4BE7" w:rsidRPr="00147A51" w:rsidRDefault="004E4BE7" w:rsidP="00C3763C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="510"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tạp chí Khoa học Trường Đại </w:t>
+      </w:r>
+      <w:r w:rsidR="00172E55" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>học Hồng Đức</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> công bố và giới thiệu các </w:t>
+      </w:r>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bài </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>nghiên cứu</w:t>
+      </w:r>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gốc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, bài tổng quan của các tác giả trong và ngoài nước thuộc các lĩnh vực:</w:t>
+      </w:r>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:spacing w:val="0"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khoa học Tự nhiên, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">Kỹ thuật và </w:t>
+      </w:r>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Công nghệ; Khoa học Xã hội và Nhân văn; Kinh tế </w:t>
+      </w:r>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">TÊN BÀI </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quản trị kinh doanh </w:t>
       </w:r>
-      <w:r w:rsidR="00B328F9" w:rsidRPr="00841783">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00B83909" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>BÁO</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>- Chính trị và Pháp l</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uật; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83909" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>(</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Khoa học </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk226446189"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Tiêu</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nông </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>đề</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lâm </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> bài</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ngư nghiệp; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00B83909" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>báo</w:t>
+        <w:t xml:space="preserve">Khoa học </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Giáo dục</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00B83909" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>phải</w:t>
+        <w:t xml:space="preserve"> và</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quản lý</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
+      <w:r w:rsidR="006A373E" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:w w:val="100"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147A51">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>thể</w:t>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w14:paraId="1B022460" w14:textId="48E75631" w:rsidR="004E4BE7" w:rsidRPr="00147A51" w:rsidRDefault="004E4BE7" w:rsidP="00C3763C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="510"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>hiện</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bài viết là sản phẩm nghiên cứu của chính tác giả và không sao chép bất kì tác phẩm nào đã công bố của người khác hoặc của chính tác giả. Tác giả </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00CD5B09" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chỉ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>bằng</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>gửi bài viết chưa được xuất bản hoặc không đang được xem xét xuất bản bởi bất kì tổ chức hay cá nhân nào (ở dạng tóm tắt hay toàn văn, bản in hay bản điện tử).</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w14:paraId="3C3A30A5" w14:textId="1A7C0DAB" w:rsidR="004E4BE7" w:rsidRPr="00147A51" w:rsidRDefault="004E4BE7" w:rsidP="00C3763C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="510"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>cả</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Tác giả gửi bài viết trên hệ thống gửi bài trực tuyến tại địa chỉ: </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 2 </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>https://hdujs.edu.vn/index.php/hdujs/submission/wizard</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="0077178C" w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>ngôn</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00147A51">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-          <w:lang w:val="en-US"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tạp chí không nhận bài gửi qua e-mail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F690582" w14:textId="0928C235" w:rsidR="004E4BE7" w:rsidRPr="00B83909" w:rsidRDefault="00434B5E" w:rsidP="00C3763C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="510"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Các bài báo có độ dài tối đa 7</w:t>
+      </w:r>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>000 từ,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> được soạn thảo trê</w:t>
+      </w:r>
+      <w:r w:rsidR="006A373E" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n phần mềm Microsoft Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76703" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Định dạng </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3BE3" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>khổ giấy 19 cm x 26,5 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, phông chữ Times New Roman, cỡ chữ 12, giãn dòng: </w:t>
+      </w:r>
+      <w:r w:rsidR="009300B6" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Multiple</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidR="00192ECF" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="009300B6" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1.15;</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lề trên 2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0496A" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>84</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidR="009300B6" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lề dưới 2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0496A" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidR="009300B6" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lề trái </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0496A" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2,06</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidR="009300B6" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lề phải 2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0496A" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4BE7" w:rsidRPr="00B83909">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:w w:val="99"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307CCFF0" w14:textId="77777777" w:rsidR="0077178C" w:rsidRDefault="004E4BE7" w:rsidP="007732F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:after="80" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="510"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4BE7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2. Cấu trúc bài viết</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E34782">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>tiếng</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> và quy định về hình thức trình bày</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="0077178C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Việt </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w14:paraId="7BD54749" w14:textId="44A631C7" w:rsidR="00E0689F" w:rsidRDefault="0077178C" w:rsidP="00C3763C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="510"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077178C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cấu trúc bài báo đăng trên Tạp chí Khoa học Trường Đại học Hồng Đức được trình bày chi tiết theo bảng dưới đây </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00E0689F" w:rsidRPr="007732F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>tiếng</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(tham khảo templace mẫu)</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="007732F4" w:rsidRPr="007732F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Anh; </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103A0AB9" w14:textId="77777777" w:rsidR="00841783" w:rsidRDefault="00100183" w:rsidP="00841783">
+    <w:p w14:paraId="40431F16" w14:textId="32373084" w:rsidR="007C53C8" w:rsidRDefault="0077178C" w:rsidP="00C3763C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="57" w:firstLine="510"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077178C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Font: Times New Roman; </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đối với một số ngành đặc thù, cấu trúc này có thể </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00306709">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>Viết</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thêm hoặc </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0077178C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rút gọn </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00306709">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>hoa</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">một số mục </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0077178C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do Hội đồng Biên tập </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t>và</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0077178C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> in đ</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ạp chí xem xét </w:t>
       </w:r>
-      <w:r w:rsidRPr="00841783">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00306709">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ậm; Cỡ chữ 13; </w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">và </w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="0077178C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...1 lines deleted...]
-        <w:t>cách trên</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>quyết định</w:t>
       </w:r>
-      <w:r w:rsidR="00A221A4" w:rsidRPr="00841783">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="00C02390">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
-[...303 lines deleted...]
-        <w:t>;</w:t>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8550" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="9123" w:type="dxa"/>
+        <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2397"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5872"/>
+        <w:gridCol w:w="1290"/>
+        <w:gridCol w:w="7833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B03FA6" w:rsidRPr="00841783" w14:paraId="2E51DEE0" w14:textId="77777777" w:rsidTr="004D76F0">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="0B1C92F0" w14:textId="77777777" w:rsidTr="007732F4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753823E7" w14:textId="24FD9B9B" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00C34EA8" w:rsidP="00841783">
+          <w:p w14:paraId="3626DA26" w14:textId="3D6BAD38" w:rsidR="00EE0427" w:rsidRPr="00A142BB" w:rsidRDefault="00EE0427" w:rsidP="00C3763C">
             <w:pPr>
-              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
-              <w:jc w:val="left"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E41E0C">
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...67 lines deleted...]
-              <w:t>DOI: XXXXXX</w:t>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Phần</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="281" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="7833" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D3EB10" w14:textId="77777777" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+          <w:p w14:paraId="0B8BBE9F" w14:textId="4AA41AAD" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="00EE0427" w:rsidP="00C3763C">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yêu cầu bắt buộc và một số lưu ý</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="42D79BBD" w14:textId="77777777" w:rsidTr="007732F4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF1CF31" w14:textId="75D8D19D" w:rsidR="00EE0427" w:rsidRPr="00A142BB" w:rsidRDefault="000D4538" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tiêu đề</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40A4FB1B" w14:textId="37E004CF" w:rsidR="000D4538" w:rsidRPr="00A142BB" w:rsidRDefault="000D4538" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(Article Title)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306B3124" w14:textId="6740527C" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="00EE0427" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tên bài báo phải cô đọng, súc tích, thể hiện được đối tượng và mục đích hướng tới của nghiên cứu;</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>không quá 20 từ</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B490BB2" w14:textId="5C327A41" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="00EE0427" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiêu đề bài báo được viết IN HOA </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>bằng cả tiếng Việt và tiếng Anh</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1441FEC6" w14:textId="501E2103" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="00EE0427" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Không</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> viết tắt và dùng công thức tính trong tiêu đề bài viết.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="75A0BF5A" w14:textId="77777777" w:rsidTr="007732F4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504727F2" w14:textId="77777777" w:rsidR="00EE0427" w:rsidRDefault="000D4538" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Thông tin về tác giả</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56080AAE" w14:textId="7FAC09CD" w:rsidR="00A142BB" w:rsidRPr="00A142BB" w:rsidRDefault="00A142BB" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(Authors and Affiliation)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E04C7A" w14:textId="4B2CBAE5" w:rsidR="000D4538" w:rsidRPr="00A142BB" w:rsidRDefault="000D4538" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5872" w:type="dxa"/>
+            <w:tcW w:w="7833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1034E367" w14:textId="647EE5B3" w:rsidR="00BF2BE9" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+          <w:p w14:paraId="3FE2AA01" w14:textId="733FB940" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="00EE0427" w:rsidP="00C3763C">
             <w:pPr>
-              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
-[...322 lines deleted...]
-              <w:t>, từ khoá 5.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bao gồm họ và tên đầy đủ của các tác giả, cách nhau bởi dấu phẩy. Dùng số đếm hoặc ký tự chữ Latinh ở chỉ số trên của tên tác giả làm chỉ số định danh tác giả để chỉ dẫn tới tên cơ quan công tác (bao gồm cả tên đơn vị trực tiếp) của tác giả; dùng dấu chữ thập (Ỷ) ở chỉ số trên để chỉ các tác giả có đóng góp tương đương nhau và dùng thêm dấu hoa thị (*) ở chỉ số trên để chỉ dẫn tới email của tác giả liên hệ. Dùng cùng chỉ số định danh với các tác giả có cùng tên cơ quan, khi đó tên </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>cơ quan của các tác giả chỉ thể hiện một lần. Trong trường hợp tất cả tác giả có cùng một cơ quan công tác thì không cần dùng chỉ số định danh.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B03FA6" w:rsidRPr="00841783" w14:paraId="64080F4B" w14:textId="77777777" w:rsidTr="004D76F0">
+      <w:tr w:rsidR="00EE0427" w14:paraId="45FDC071" w14:textId="77777777" w:rsidTr="007732F4">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2397" w:type="dxa"/>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C297B7D" w14:textId="77777777" w:rsidR="00B328F9" w:rsidRPr="00841783" w:rsidRDefault="00B328F9" w:rsidP="00841783">
+          <w:p w14:paraId="3D91BEE9" w14:textId="3891FA2F" w:rsidR="00EE0427" w:rsidRPr="00A142BB" w:rsidRDefault="00A142BB" w:rsidP="00C3763C">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...105 lines deleted...]
-            </w:pPr>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Tóm tắt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(Abstract)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="281" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="7833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA877AE" w14:textId="77777777" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+          <w:p w14:paraId="46F0E060" w14:textId="6F026243" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="000D4538" w:rsidP="00C3763C">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tóm tắt nội dung bài báo đề cập ngắn gọn các kết quả đạt được của bài báo và phải thể hiện bằng một đoạn văn có độ dài </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">từ 150 - </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>200 từ, không viết tắt, không chèn chú thích hay tham chiếu tài liệu tham khảo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DC97EC" w14:textId="7EACE17C" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="000D4538" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nội dung tóm tắt cần cung cấp thông tin một cách ngắn gọn, nhưng có dữ liệu minh chứng và đi thẳng vào vấn đề. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Nội dung tóm tắt cần bao gồm bốn ý sau:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) Câu hỏi và mục đích của nghiên cứu; 2) Phương pháp nghiên cứu: Cần mô tả cách thức giải quyết vấn đề (phát triển lý thuyết/phương pháp thu thập, xử lý dữ liệu...): 3) Kết quả: Tóm tắt những kết quả chính của nghiên cứu, kể cả những số liệu có thể lấy làm điểm thiết yếu của nghiên cứu. 4) Kết luận: Một hoặc 2 câu văn kết luận và ý nghĩa, định hướng ứng dụng của kết quả nghiên cứu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26BCF26E" w14:textId="310CCAAF" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="000D4538" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yêu cầu thể hiện cả bằng tiếng Việt và tiếng Anh. Đối với</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> số tạp chí </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ngôn ngữ xuất bản</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiếng Việt thì Tiêu đề bài báo và Tóm tắt</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bằng</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiếng Anh được để ngay sau </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>phần tóm tắt bằng tiếng Việt</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B55CF48" w14:textId="45905321" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="000D4538" w:rsidP="00EA05C8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Hạn chế viết các công t</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>hức có định dạng trong tóm tắt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="1C027534" w14:textId="77777777" w:rsidTr="007732F4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="623DA500" w14:textId="2FA327CD" w:rsidR="00EE0427" w:rsidRPr="00A142BB" w:rsidRDefault="00A142BB" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Từ khoá </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(Keywords)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="7833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75D4CC96" w14:textId="15B4442C" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+          <w:p w14:paraId="7757C50E" w14:textId="323219E4" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="000D4538" w:rsidP="007732F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Từ khóa (keywords) trong bài báo khoa học là những từ và cụm từ mà tác giả bài báo lựa chọn nhằm giúp bài báo dễ dàng được tìm kiếm khi người đọc sử dụng các từ khóa này để tìm kiếm trong các hệ thống cơ sở dữ liệu trực tuyến.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D2F97A1" w14:textId="62B718FD" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="000D4538" w:rsidP="007732F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tác giả nên tuân thủ hệ thống từ khóa đã được chuẩn hóa theo quy định hoặc thông lệ của quốc gia, quốc tế trong lĩnh vực nghiên cứu của mình. Trong trường hợp chưa có các quy định chuẩn, tác giả nên chọn hệ thống những từ khóa mô tả những đặc trưng quan trọng nhất về đối tượng nghiên cứu, phương pháp hoặc kỹ thuật đặc biệt tiến hành nghiên cứu, tên phần mềm, tên hóa chất, mẫu sinh phẩm, giống loài, v.v. Tác giả nên tránh sử dụng những từ không đặc trưng hoặc những từ chưa được chuẩn hóa hoặc xa lạ với hầu hết độc giả.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71EFEA75" w14:textId="49F01082" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="000D4538" w:rsidP="007732F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Yêu cầu liệt kê từ 3-5 từ khóa và cụm từ khóa bằng cả tiếng Việt và tiếng Anh (thành 2 dòng riêng biệt).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C3763C" w14:paraId="3911E322" w14:textId="77777777" w:rsidTr="007732F4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EF36FF" w14:textId="0EC61F21" w:rsidR="00C3763C" w:rsidRDefault="00C3763C" w:rsidP="00C3763C">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nội dung bài viết </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(Article body)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CCFF1D" w14:textId="77777777" w:rsidR="00C3763C" w:rsidRPr="00C3763C" w:rsidRDefault="00C3763C" w:rsidP="007732F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3763C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Nội dung của bản thảo bài báo được trình bày thành các đoạn văn, mỗi đoạn văn có độ dài không quá 400 từ và có mạch logic rõ ràng giữa các đoạn văn. Bài báo được đăng trên Tạp chí bắt buộc phải thỏa mãn những yêu cầu về các nội dung sau đây:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111DA364" w14:textId="3A8251A2" w:rsidR="00C3763C" w:rsidRPr="00C3763C" w:rsidRDefault="00C3763C" w:rsidP="007732F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3763C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Đặt vấn đề</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C3763C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C3763C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tóm tắt tổng quan về tình hình nghiên cứu của thế giới về lĩnh vực, đối tượng mà bài báo nhắm tới, làm nổi bật tính thời sự, cấp thiết của vấn đề nghiên cứu của bài báo. Thông thường phần tóm tắt bài báo được giới hạn không quá 350 từ, gồm 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C3763C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C3763C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>3 đoạn văn, 5</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C3763C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C3763C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>7 tài liệu tham khảo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="7B386EF0" w14:textId="77777777" w:rsidTr="007732F4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2557188B" w14:textId="2944B549" w:rsidR="00EE0427" w:rsidRPr="00A142BB" w:rsidRDefault="00A142BB" w:rsidP="00A142BB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Nội dung bài viết </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(Article body)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3E1E9F" w14:textId="71D7D7A6" w:rsidR="00EE0427" w:rsidRPr="00A060FD" w:rsidRDefault="000D4538" w:rsidP="009453EE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="262" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Phương pháp/vật liệu</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nghiên cứu</w:t>
+            </w:r>
+            <w:r w:rsidR="00A060FD" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>/giải pháp đề xuất</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mô tả về phương pháp tiến hành nghiên cứu và các phương tiện nghiên cứu như máy móc, thiết bị, thang đo, định cỡ, hiệu chỉnh và chuẩn hóa thang đo v.v. Phần này cần được viết ngắn ngọn nhưng cần đảm bảo tính đầy đủ thông tin, rõ ràng và cho phép lặp lại được ở nơi khác phục vụ cho các nghiên cứu tiếp theo. Cần cung cấp đầy đủ thông tin như tên, độ tinh khiết, tình trạng của nguyên, vật liệu, mẫu vật liệu, mẫu sinh - hóa học sử dụng trong nghiên cứu và nêu rõ tên cơ quan, đại lý, nhà phân phối cung cấp các nguyên, vật liệu đó. Đối với các nghiên cứu trên các mẫu là con người hoặc các loại động vật sống khác cần có một xác nhận về việc nghiên cứu đã được thực hiện dưới sự cho phép hoặc hướng dẫn của các cơ quan hữu quan, cá nhân có liên quan, đồng thời tuân thủ các quy định của pháp luật của quốc gia hoặc các quy định của địa phương. Nêu rõ ràng các biện pháp phòng ngừa các nguy cơ có thể gây nguy hiểm đối với người lặp lại thí nghiệm, những rủi ro có thể gặp phải khi thực hiện lại quy trình nghiên cứu. Các quy trình thử nghiệm mới, lạ phải được mô tả chi tiết, nhưng các quy trình đã quen thuộc hoặc đã xuất bản trong một công trình khác có thể được đề cập đến bằng cách trích dẫn tài liệu tham chiếu tới bài báo gốc và bất kỳ quy trình sửa đổi nào có liên quan. Thông thường phần phương pháp và phương tiện nghiên cứu được giới hạn không quá 450 từ, gồm 2</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>4 đoạn văn, 5</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00A060FD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>10 tài liệu tham khảo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19555F5F" w14:textId="65423E0C" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="000D4538" w:rsidP="007732F4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:spacing w:line="262" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="000D4538">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Kết quả và luận giải:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trình bày cô đọng kết quả nghiên cứu và giải thích ý nghĩa khoa học của kết quả nghiên cứu. Chỉ dùng các công thức, bảng, biểu, đồ thị, hoạt hình, các bảng đối sánh v.v. nếu chúng cần thiết cho việc hiểu dữ liệu. Cần có các chú thích về hình vẽ (khái niệm hình vẽ dùng để chỉ dữ liệu dưới dạng đồ họa bao gồm tranh, ảnh, đồ thị, sơ đồ), bảng, biểu, các từ ngữ viết tắt; giải thích rõ nội hàm của các định nghĩa nếu định nghĩa đó chỉ có giá trị trong phạm vi bài báo. Không được biểu diễn cùng một dữ liệu trên nhiều hình vẽ hoặc nhiều bảng, biểu theo cùng một cách. Các ký hiệu, công thức phải rõ ràng chính xác và được đánh số, căn theo lề phải; biểu, bảng, hình ảnh phải được bố trí gần đoạn văn mà bảng, biểu, hình vẽ được nhắc tới. Tên các biểu, bảng phải được đặt phía trên biểu, bảng tương ứng, căn theo lề trái; tên hình vẽ phải đặt ở giữa, phía dưới hình tương ứng. Mục đích của phần này là nhằm cung cấp các căn cứ khoa học thuyết phục để đưa đến kết luận khoa học vững chắc. Thông thường phần kết quả và luận</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> giải được giới hạn không quá 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>00 từ, gồm 7</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>10 đoạn văn, 10</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>15 tài liệu tham khảo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007732F4" w14:paraId="6A940309" w14:textId="77777777" w:rsidTr="007732F4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6815A82D" w14:textId="4BA6DEF1" w:rsidR="007732F4" w:rsidRDefault="007732F4" w:rsidP="00D83942">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Nội dung bài viết </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(Article body)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E1B2C5" w14:textId="7E24486F" w:rsidR="007732F4" w:rsidRPr="007732F4" w:rsidRDefault="007732F4" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>- Kết luận:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thảo luận thêm về kết quả nghiên cứu cả về thành công và </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>thất bại trong nghiên cứu, những điểm dị biệt trong các kết quả nghiên cứu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>; Làm nổi bật tính mới, tính sáng tạo, sự tiến bộ, khác biệt, độc đáo với những kết quả có trước và tính ứng dụng, thực tiễn, địa chỉ ứng dụng nhắm tới của kết quả nghiên cứu. Thông thường phần kết luận của bài báo được giới hạn không quá 200 từ, gồm 01 đoạn văn, không có tài liệu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>tham khảo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="488B3798" w14:textId="77777777" w:rsidTr="00147A51">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F04EC91" w14:textId="4626B7DD" w:rsidR="00A142BB" w:rsidRPr="00A142BB" w:rsidRDefault="00A142BB" w:rsidP="00147A51">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="80" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Lời cảm ơn</w:t>
+            </w:r>
+            <w:r w:rsidR="00147A51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612F9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(Acknowledgement</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C" w:rsidRPr="00612F9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF4486C" w14:textId="35464481" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="00EE0427" w:rsidP="00147A51">
+            <w:pPr>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tác giả cung cấp những thông tin và lời cảm ơn các cá nhân, tổ chức tài trợ về tài chính nếu có; ghi nhận và cảm ơn những đóng góp về mặt khoa học thông qua trao đổi, những góp ý của chuyên gia, đồng nghiệp; những hỗ trợ về mặt kỹ thuật hoặc công nghệ cho bài báo. Thông thường phần lời cảm ơn được giới hạn không quá 100 từ, gồm 1 đoạn văn, không có tài liệu tham khảo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="74D44A9C" w14:textId="77777777" w:rsidTr="007732F4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE08C53" w14:textId="1E56FF84" w:rsidR="00EE0427" w:rsidRPr="007732F4" w:rsidRDefault="00A142BB" w:rsidP="00A142BB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tuyên bố về xung đột lợi ích tiềm ẩn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04741849" w14:textId="642F64B1" w:rsidR="00EE0427" w:rsidRPr="007732F4" w:rsidRDefault="00EE0427" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Bài báo được đăng tải trên tạp chí buộc phải công khai các xung đột lợi ích tiểm ẩn, vì thế tác giả cung cấp một tuyên bố rõ ràng về các xung đột lợi ích tiềm ẩn này trong bản thảo bài báo gửi đi của mình. Nếu không có xung đột nào, tác giả cần khai “Các tác giả khai báo không có xung đột lợi ích”. Thông thường phần tuyên bố về xung đột lợi ích tiềm ẩn được giới hạn không quá 50 từ, gồm 1 đoạn văn, không có tài liệu tham khảo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="503C5048" w14:textId="77777777" w:rsidTr="007732F4">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="740DFEE1" w14:textId="77777777" w:rsidR="00EE0427" w:rsidRPr="007732F4" w:rsidRDefault="00A142BB" w:rsidP="00A142BB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Danh mục tài liệu tham khảo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F3F3551" w14:textId="58165F3B" w:rsidR="00A142BB" w:rsidRPr="00A142BB" w:rsidRDefault="00A142BB" w:rsidP="009453EE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(References)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="528B8F33" w14:textId="51848101" w:rsidR="0042586C" w:rsidRPr="007732F4" w:rsidRDefault="000D4538" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Trình bày theo tiêu chuẩn</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> APA đối với các lĩnh vực </w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoa học </w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ã hội và </w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>hân văn</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>; Khoa học Giáo dục</w:t>
+            </w:r>
+            <w:r w:rsidR="00C506B6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> và Quản lý</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; Khoa học Nông </w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Lâm</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ngư nghiệp; Kinh tế </w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>- Quản trị kinh doanh; Chính trị và Pháp luật</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> và các lĩnh vực tương tự</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Tham khảo quy định tại đường link: </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk227826708"/>
+            <w:r w:rsidR="00147A51" w:rsidRPr="00147A51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>https://hdujs.edu.vn/index.php/hdujs/libraryFiles/downloadPublic/24</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C57989" w14:textId="42438932" w:rsidR="0042586C" w:rsidRDefault="0042586C" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rình bày theo </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA05C8" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>tiêu chuẩn</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IEEE đối với các lĩnh vực </w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoa học </w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ự nhiên, </w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ỹ thuật</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0427" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ông nghệ và các lĩnh vự tương tự</w:t>
+            </w:r>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Tham khảo quy định tại đường link: </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_Hlk227826723"/>
+            <w:r w:rsidR="00147A51" w:rsidRPr="00147A51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00147A51" w:rsidRPr="00147A51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://hdujs.edu.vn/index.php/hdujs/libraryFiles/"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00147A51" w:rsidRPr="00147A51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00147A51" w:rsidRPr="00147A51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00147A51" w:rsidRPr="00147A51">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>https://hdujs.edu.vn/index.php/hdujs/libraryFiles/</w:t>
+            </w:r>
+            <w:r w:rsidR="00147A51" w:rsidRPr="00147A51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00147A51" w:rsidRPr="00147A51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> downloadPublic/25</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="009453EE" w:rsidRPr="007732F4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69876464" w14:textId="1AC916A8" w:rsidR="00EA05C8" w:rsidRPr="007732F4" w:rsidRDefault="00EA05C8" w:rsidP="00147A51">
+            <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA05C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danh mục tài liệu tham khảo chỉ liệt kê những tài liệu được trích dẫn trong bài báo. Ngược lại, tài liệu nào được tham chiếu trong bài cũng phải liệt lê trong danh sách tài liệu tham khảo. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06ED149C" w14:textId="1E5FCCB8" w:rsidR="00EE0427" w:rsidRPr="00CD5B09" w:rsidRDefault="00EA05C8" w:rsidP="00147A51">
+            <w:pPr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="100"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
+            <w:r w:rsidRPr="00C874A5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:spacing w:val="0"/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ABSTRACT</w:t>
+              <w:t>- Tài liệu phải chính xác, tìm được, không nguỵ tạo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C874A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>; Phải có tối thiểu 07 tài liệu</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09" w:rsidRPr="00C874A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> và không quá </w:t>
+            </w:r>
+            <w:r w:rsidR="00C874A5" w:rsidRPr="00C874A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09" w:rsidRPr="00C874A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tài liệu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C874A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, trong đó ít nhất 02 bài báo khoa học xuất bản trong 5 năm gần đây</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD5B09" w:rsidRPr="00C874A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A3B139" w14:textId="7A1034E2" w:rsidR="00651E39" w:rsidRPr="00841783" w:rsidRDefault="00651E39" w:rsidP="00841783">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE0427" w14:paraId="5130D0E7" w14:textId="77777777" w:rsidTr="00612F9B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16334AF2" w14:textId="77777777" w:rsidR="00612F9B" w:rsidRDefault="00A142BB" w:rsidP="0042586C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:firstLine="0"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
-[...11 lines deleted...]
-              <w:t>(Dịch tương ứng nội dung phần tóm tắt tiếng Việt sang tiếng Anh)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Thông tin về</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B205A0" w14:textId="51C3D535" w:rsidR="003A2CE2" w:rsidRPr="00841783" w:rsidRDefault="00B03FA6" w:rsidP="00841783">
+          <w:p w14:paraId="1EA50DD9" w14:textId="50603738" w:rsidR="00A142BB" w:rsidRPr="00A142BB" w:rsidRDefault="0042586C" w:rsidP="0042586C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:ind w:firstLine="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00A142BB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ác giả</w:t>
+            </w:r>
+            <w:r w:rsidR="00D83942">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612F9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="90"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612F9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Authors</w:t>
+            </w:r>
+            <w:r w:rsidR="007732F4" w:rsidRPr="00612F9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00612F9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Information in detail)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02574B7C" w14:textId="58022BC6" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="00EE0427" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Ghi rõ họ tên, học hàm học vị, cơ quan công tác, địa chỉ, số điện thoại của các tác giả bài báo</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> và email của tác giả liên hệ:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530438E8" w14:textId="7AA1E7FD" w:rsidR="00B03FA6" w:rsidRPr="00841783" w:rsidRDefault="00BF2BE9" w:rsidP="00841783">
+          <w:p w14:paraId="66A4DF7B" w14:textId="77777777" w:rsidR="0042586C" w:rsidRDefault="00EE0427" w:rsidP="00147A51">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841783">
-[...34 lines deleted...]
-              <w:t>, keyword 5.</w:t>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tác giả 1:</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD71018" w14:textId="3383E996" w:rsidR="0042586C" w:rsidRDefault="00EE0427" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tác giả 2:</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D35ABB" w14:textId="77777777" w:rsidR="0042586C" w:rsidRDefault="00EE0427" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tác giả 3:</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9017F4" w14:textId="77777777" w:rsidR="0042586C" w:rsidRDefault="00EE0427" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tác giả 4:</w:t>
+            </w:r>
+            <w:r w:rsidR="0042586C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">…; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D110670" w14:textId="7C4C7E24" w:rsidR="00EE0427" w:rsidRPr="00EE0427" w:rsidRDefault="00EE0427" w:rsidP="00147A51">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1587"/>
+              </w:tabs>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE0427">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Tác giả 5:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D83942">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="0"/>
+                <w:w w:val="100"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17EA6A65" w14:textId="1503A7FA" w:rsidR="006000B0" w:rsidRPr="00841783" w:rsidRDefault="00AD4B5A" w:rsidP="00841783">
-[...39 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="65BA1307" w14:textId="41B60EAB" w:rsidR="00172E55" w:rsidRPr="0042586C" w:rsidRDefault="00172E55" w:rsidP="0005048D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8192 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
-          <w:sz w:val="24"/>
-[...601 lines deleted...]
-      </w:r>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000A6916" w:rsidRPr="001E760E" w:rsidSect="003D1355">
-[...3 lines deleted...]
-      <w:pgMar w:top="1610" w:right="1196" w:bottom="1145" w:left="1168" w:header="658" w:footer="567" w:gutter="0"/>
+    <w:sectPr w:rsidR="00172E55" w:rsidRPr="0042586C" w:rsidSect="00B328F9">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11907" w:h="16840"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="1418" w:footer="1418" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="279"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D9F5B7B" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
+    <w:p w14:paraId="02210428" w14:textId="77777777" w:rsidR="00420C56" w:rsidRDefault="00420C56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B6C741C" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
+    <w:p w14:paraId="4009E20E" w14:textId="77777777" w:rsidR="00420C56" w:rsidRDefault="00420C56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman Italic">
-    <w:panose1 w:val="02020503050405090304"/>
+  <w:font w:name="Times New Roman Bold">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4141FBEF" w14:textId="2C2F18F8" w:rsidR="004E4BE7" w:rsidRPr="003D1355" w:rsidRDefault="004E4BE7" w:rsidP="003D1355">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19D707D3" w14:textId="77777777" w:rsidR="00B83909" w:rsidRDefault="00B83909">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57DDAE67" w14:textId="77777777" w:rsidR="0042586C" w:rsidRDefault="0042586C" w:rsidP="0042586C">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4141FBEF" w14:textId="3ACCA4DE" w:rsidR="004E4BE7" w:rsidRPr="0042586C" w:rsidRDefault="004E4BE7" w:rsidP="0042586C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006141DF">
+    <w:r w:rsidR="000303AA">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="533D0E05" w14:textId="77777777" w:rsidR="00B83909" w:rsidRDefault="00B83909">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25D03348" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
+    <w:p w14:paraId="62FAA6B9" w14:textId="77777777" w:rsidR="00420C56" w:rsidRDefault="00420C56">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62D626F6" w14:textId="77777777" w:rsidR="00CD3D80" w:rsidRDefault="00CD3D80">
+    <w:p w14:paraId="1FB2B019" w14:textId="77777777" w:rsidR="00420C56" w:rsidRDefault="00420C56">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61DD06D4" w14:textId="77777777" w:rsidR="00B83909" w:rsidRDefault="00B83909">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
-      <w:tblW w:w="8472" w:type="dxa"/>
+      <w:tblW w:w="9180" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5920"/>
-      <w:gridCol w:w="2552"/>
+      <w:gridCol w:w="3260"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="3C9DCC7E" w14:textId="77777777" w:rsidTr="004D76F0">
+    <w:tr w:rsidR="004E4BE7" w14:paraId="3C9DCC7E" w14:textId="77777777" w:rsidTr="008C43A4">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5920" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="41CFC352" w14:textId="36B0EC95" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
+        <w:p w14:paraId="41CFC352" w14:textId="36B0EC95" w:rsidR="004E4BE7" w:rsidRPr="008C43A4" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
           <w:pPr>
             <w:spacing w:line="264" w:lineRule="auto"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>TẠP CHÍ KHOA HỌC TRƯỜNG ĐẠI HỌC HỒNG ĐỨC</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5A850857" w14:textId="5C747AEF" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="004D76F0">
+        <w:p w14:paraId="5A850857" w14:textId="445F555F" w:rsidR="004E4BE7" w:rsidRPr="008C43A4" w:rsidRDefault="004E4BE7" w:rsidP="008C43A4">
           <w:pPr>
             <w:spacing w:line="264" w:lineRule="auto"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">P </w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD">
+          <w:r w:rsidR="00B83909">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> ISSN</w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD">
+          <w:r w:rsidR="00B83909">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>…</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004D76F0" w:rsidRPr="004D76F0" w14:paraId="0155A7AB" w14:textId="77777777" w:rsidTr="004D76F0">
+    <w:tr w:rsidR="004E4BE7" w14:paraId="0155A7AB" w14:textId="77777777" w:rsidTr="008C43A4">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5920" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0CBAE447" w14:textId="7E371CC9" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
+        <w:p w14:paraId="0CBAE447" w14:textId="60B5962F" w:rsidR="004E4BE7" w:rsidRPr="008C43A4" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
           <w:pPr>
             <w:spacing w:line="264" w:lineRule="auto"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Hong</w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD">
+          <w:r w:rsidR="00B22A98">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> D</w:t>
           </w:r>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">uc </w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD" w:rsidRPr="004D76F0">
+          <w:r w:rsidR="00B22A98" w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">University Journal </w:t>
           </w:r>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">of </w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD" w:rsidRPr="004D76F0">
+          <w:r w:rsidR="00B22A98" w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Science</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2552" w:type="dxa"/>
+          <w:tcW w:w="3260" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="78D43DD9" w14:textId="517BCD15" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="004D76F0">
+        <w:p w14:paraId="78D43DD9" w14:textId="77037004" w:rsidR="004E4BE7" w:rsidRPr="008C43A4" w:rsidRDefault="004E4BE7" w:rsidP="008C43A4">
           <w:pPr>
             <w:spacing w:line="264" w:lineRule="auto"/>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">E </w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD">
+          <w:r w:rsidR="00B83909">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
-          <w:r w:rsidRPr="004D76F0">
+          <w:r w:rsidRPr="008C43A4">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> ISSN</w:t>
           </w:r>
-          <w:r w:rsidR="00626ECD">
+          <w:r w:rsidR="00B83909">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
               <w:w w:val="100"/>
               <w:sz w:val="22"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>…</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="561A2EDB" w14:textId="4BEE72EC" w:rsidR="004E4BE7" w:rsidRPr="004D76F0" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
+  <w:p w14:paraId="561A2EDB" w14:textId="4BEE72EC" w:rsidR="004E4BE7" w:rsidRPr="00B328F9" w:rsidRDefault="004E4BE7" w:rsidP="00B328F9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="547BE873" w14:textId="77777777" w:rsidR="00B83909" w:rsidRDefault="00B83909">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01460E9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5546C6CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -11431,50 +5095,119 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="057501CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2B4CD16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="vi-VN" w:eastAsia="vi-VN" w:bidi="vi-VN"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17553D41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B6852AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11579,51 +5312,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18FC421F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F31C1A86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="32B6CC5A">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0EB4669E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26373EA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08C82800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11728,51 +5574,748 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B1D31AD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EEE0A5F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="vi-VN" w:eastAsia="vi-VN" w:bidi="vi-VN"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5E6F64"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDB05D64"/>
+    <w:lvl w:ilvl="0" w:tplc="27D46568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42EA53E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3D0443F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44CB5A21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F434F24E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C9E1431"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A320A94E"/>
+    <w:lvl w:ilvl="0" w:tplc="F1DC3F88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="558751E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A1E8DC50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="vi-VN" w:eastAsia="vi-VN" w:bidi="vi-VN"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="578A0E6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30CC7468"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57E8165A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80BE5F82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="vi-VN" w:eastAsia="vi-VN" w:bidi="vi-VN"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58E22B06"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71FC406C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11841,51 +6384,120 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70500475"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DF66124"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="vi-VN" w:eastAsia="vi-VN" w:bidi="vi-VN"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71B50EF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2DE747C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11954,51 +6566,120 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71D25807"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C7007C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="vi-VN" w:eastAsia="vi-VN" w:bidi="vi-VN"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5C791D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6554D7BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12067,446 +6748,566 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1764571650">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AE15808"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D42E6C00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:lang w:val="vi-VN" w:eastAsia="vi-VN" w:bidi="vi-VN"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2030526043">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="361438348">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="2" w16cid:durableId="440078168">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="368800478">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="1419598463">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%3."/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1781299778">
+  <w:num w:numId="4" w16cid:durableId="244608261">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1971860555">
+  <w:num w:numId="5" w16cid:durableId="134834217">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1503738219">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="157498007">
+  <w:num w:numId="7" w16cid:durableId="1658651533">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1097093244">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="389306247">
+  <w:num w:numId="9" w16cid:durableId="357195641">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2125077277">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="973411912">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1076198435">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1987974768">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1120108044">
+  <w:num w:numId="14" w16cid:durableId="908078088">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="544408986">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1286817440">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1577744053">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="169495498">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="487481481">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1284455685">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1342588650">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006000B0"/>
     <w:rsid w:val="00001B7E"/>
+    <w:rsid w:val="00002217"/>
     <w:rsid w:val="000032B9"/>
     <w:rsid w:val="000218B4"/>
+    <w:rsid w:val="000303AA"/>
+    <w:rsid w:val="00035C7B"/>
+    <w:rsid w:val="0005048D"/>
     <w:rsid w:val="00053789"/>
     <w:rsid w:val="00073442"/>
-    <w:rsid w:val="000803C9"/>
-    <w:rsid w:val="000A6916"/>
+    <w:rsid w:val="000B4661"/>
     <w:rsid w:val="000C5364"/>
     <w:rsid w:val="000C6B43"/>
     <w:rsid w:val="000D1BC8"/>
-    <w:rsid w:val="000E1B37"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F2E29"/>
+    <w:rsid w:val="000D4538"/>
     <w:rsid w:val="00100183"/>
     <w:rsid w:val="00105F5B"/>
     <w:rsid w:val="001120FB"/>
     <w:rsid w:val="00112892"/>
-    <w:rsid w:val="00121F4E"/>
+    <w:rsid w:val="00126E12"/>
     <w:rsid w:val="001324A8"/>
-    <w:rsid w:val="00133B3D"/>
     <w:rsid w:val="0013493E"/>
+    <w:rsid w:val="001375F9"/>
+    <w:rsid w:val="00140B31"/>
+    <w:rsid w:val="00141C3C"/>
     <w:rsid w:val="00141F66"/>
     <w:rsid w:val="00146CD0"/>
+    <w:rsid w:val="00147A51"/>
     <w:rsid w:val="0016582D"/>
     <w:rsid w:val="00172005"/>
+    <w:rsid w:val="00172E55"/>
     <w:rsid w:val="00175656"/>
     <w:rsid w:val="001800EF"/>
     <w:rsid w:val="00186ED5"/>
+    <w:rsid w:val="00192ECF"/>
     <w:rsid w:val="00193602"/>
     <w:rsid w:val="001A4864"/>
-    <w:rsid w:val="001A55E8"/>
     <w:rsid w:val="001B7E31"/>
     <w:rsid w:val="001D6A70"/>
-    <w:rsid w:val="001E5449"/>
-    <w:rsid w:val="001E760E"/>
+    <w:rsid w:val="001F067D"/>
     <w:rsid w:val="001F637D"/>
-    <w:rsid w:val="00214FCF"/>
-    <w:rsid w:val="0021715D"/>
+    <w:rsid w:val="00210CDD"/>
     <w:rsid w:val="00220382"/>
     <w:rsid w:val="00223D5F"/>
     <w:rsid w:val="002613A6"/>
     <w:rsid w:val="00264678"/>
-    <w:rsid w:val="00275EBC"/>
+    <w:rsid w:val="00265153"/>
     <w:rsid w:val="00290DA0"/>
     <w:rsid w:val="00295E65"/>
     <w:rsid w:val="002A7326"/>
-    <w:rsid w:val="002B50B4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003014E0"/>
+    <w:rsid w:val="002D3BE3"/>
+    <w:rsid w:val="002E1259"/>
     <w:rsid w:val="00302179"/>
     <w:rsid w:val="0030456B"/>
+    <w:rsid w:val="00306709"/>
+    <w:rsid w:val="00311FD6"/>
+    <w:rsid w:val="00350A1B"/>
     <w:rsid w:val="00351F84"/>
     <w:rsid w:val="00352CD4"/>
+    <w:rsid w:val="0036489B"/>
     <w:rsid w:val="00366BCA"/>
     <w:rsid w:val="00367A4F"/>
     <w:rsid w:val="003A2CE2"/>
-    <w:rsid w:val="003A4980"/>
     <w:rsid w:val="003B38E2"/>
+    <w:rsid w:val="003B658A"/>
     <w:rsid w:val="003C208D"/>
-    <w:rsid w:val="003D1355"/>
     <w:rsid w:val="003D6353"/>
     <w:rsid w:val="003E3E0D"/>
     <w:rsid w:val="003E72C8"/>
     <w:rsid w:val="003F2114"/>
     <w:rsid w:val="00405BC0"/>
+    <w:rsid w:val="00420C56"/>
+    <w:rsid w:val="0042586C"/>
     <w:rsid w:val="00431D2E"/>
-    <w:rsid w:val="0043459D"/>
-    <w:rsid w:val="0043710F"/>
+    <w:rsid w:val="00434B5E"/>
     <w:rsid w:val="00462BF9"/>
     <w:rsid w:val="00466DEC"/>
     <w:rsid w:val="00475C3A"/>
     <w:rsid w:val="00485CD2"/>
     <w:rsid w:val="004944D4"/>
+    <w:rsid w:val="00495776"/>
+    <w:rsid w:val="004A2342"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rsid w:val="004B135E"/>
-    <w:rsid w:val="004B7AF6"/>
+    <w:rsid w:val="004B36D7"/>
     <w:rsid w:val="004C1BF8"/>
     <w:rsid w:val="004D059E"/>
-    <w:rsid w:val="004D071C"/>
     <w:rsid w:val="004D5251"/>
     <w:rsid w:val="004D6DE4"/>
-    <w:rsid w:val="004D76F0"/>
     <w:rsid w:val="004E46AF"/>
     <w:rsid w:val="004E4BE7"/>
     <w:rsid w:val="004F21D6"/>
     <w:rsid w:val="004F322D"/>
     <w:rsid w:val="00504F2B"/>
     <w:rsid w:val="00507304"/>
+    <w:rsid w:val="00523759"/>
     <w:rsid w:val="00532CD1"/>
     <w:rsid w:val="00533AD2"/>
     <w:rsid w:val="00544772"/>
     <w:rsid w:val="005779C7"/>
-    <w:rsid w:val="00577E87"/>
-    <w:rsid w:val="005816A2"/>
     <w:rsid w:val="00593420"/>
     <w:rsid w:val="00596472"/>
     <w:rsid w:val="005A2B16"/>
+    <w:rsid w:val="005A3278"/>
     <w:rsid w:val="005B0081"/>
     <w:rsid w:val="005B5C52"/>
-    <w:rsid w:val="005C505F"/>
     <w:rsid w:val="005C6679"/>
+    <w:rsid w:val="005D15F8"/>
     <w:rsid w:val="006000B0"/>
-    <w:rsid w:val="006048D8"/>
-    <w:rsid w:val="006141DF"/>
+    <w:rsid w:val="00612F9B"/>
     <w:rsid w:val="006147A1"/>
-    <w:rsid w:val="006150BC"/>
-    <w:rsid w:val="00626ECD"/>
+    <w:rsid w:val="00651BEC"/>
     <w:rsid w:val="00651E39"/>
+    <w:rsid w:val="0066645D"/>
+    <w:rsid w:val="006668FE"/>
     <w:rsid w:val="00675B08"/>
-    <w:rsid w:val="0068283D"/>
     <w:rsid w:val="00683C22"/>
     <w:rsid w:val="00693306"/>
+    <w:rsid w:val="0069595E"/>
     <w:rsid w:val="006A373E"/>
-    <w:rsid w:val="006C3F0C"/>
+    <w:rsid w:val="006B6BB8"/>
     <w:rsid w:val="006D060A"/>
     <w:rsid w:val="006E4690"/>
-    <w:rsid w:val="006F26EB"/>
     <w:rsid w:val="0070013E"/>
     <w:rsid w:val="0070171A"/>
     <w:rsid w:val="0070429E"/>
     <w:rsid w:val="007066D9"/>
-    <w:rsid w:val="00713CE6"/>
-    <w:rsid w:val="00713E15"/>
+    <w:rsid w:val="007161BA"/>
     <w:rsid w:val="007203C5"/>
-    <w:rsid w:val="007412F6"/>
-    <w:rsid w:val="00744793"/>
     <w:rsid w:val="00746FAA"/>
     <w:rsid w:val="00760AE5"/>
-    <w:rsid w:val="00766521"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00780673"/>
+    <w:rsid w:val="0077178C"/>
+    <w:rsid w:val="007732F4"/>
     <w:rsid w:val="007A4617"/>
+    <w:rsid w:val="007C0B04"/>
     <w:rsid w:val="007C3D68"/>
+    <w:rsid w:val="007C53C8"/>
     <w:rsid w:val="007C57C4"/>
     <w:rsid w:val="007D4FBD"/>
+    <w:rsid w:val="007D685A"/>
     <w:rsid w:val="007E2F5E"/>
     <w:rsid w:val="007F558F"/>
     <w:rsid w:val="00810071"/>
     <w:rsid w:val="00811CC3"/>
+    <w:rsid w:val="00813D0A"/>
     <w:rsid w:val="00815A13"/>
     <w:rsid w:val="00816D4F"/>
+    <w:rsid w:val="0081732B"/>
     <w:rsid w:val="0083320B"/>
     <w:rsid w:val="00833630"/>
-    <w:rsid w:val="00841783"/>
     <w:rsid w:val="00851D53"/>
+    <w:rsid w:val="00854DCA"/>
     <w:rsid w:val="00862FB2"/>
-    <w:rsid w:val="008654BF"/>
     <w:rsid w:val="008723E5"/>
     <w:rsid w:val="00873E80"/>
     <w:rsid w:val="00874569"/>
     <w:rsid w:val="00876113"/>
-    <w:rsid w:val="008A3DF8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008A68E3"/>
+    <w:rsid w:val="00894459"/>
     <w:rsid w:val="008B17AA"/>
+    <w:rsid w:val="008B7DC1"/>
+    <w:rsid w:val="008C43A4"/>
     <w:rsid w:val="008D4D93"/>
-    <w:rsid w:val="008D6CA1"/>
     <w:rsid w:val="008E7458"/>
     <w:rsid w:val="00912774"/>
     <w:rsid w:val="00913524"/>
     <w:rsid w:val="00913DBE"/>
-    <w:rsid w:val="00925AE4"/>
     <w:rsid w:val="00925BE9"/>
     <w:rsid w:val="009300B6"/>
     <w:rsid w:val="00931E49"/>
-    <w:rsid w:val="00944B14"/>
-    <w:rsid w:val="00951C56"/>
+    <w:rsid w:val="009453EE"/>
     <w:rsid w:val="00955884"/>
     <w:rsid w:val="00961769"/>
     <w:rsid w:val="00962D96"/>
+    <w:rsid w:val="00966F87"/>
     <w:rsid w:val="00972E96"/>
     <w:rsid w:val="009810E8"/>
-    <w:rsid w:val="009942A0"/>
     <w:rsid w:val="009A1F02"/>
+    <w:rsid w:val="009B0DE3"/>
+    <w:rsid w:val="009D2A0C"/>
+    <w:rsid w:val="009D6BBD"/>
     <w:rsid w:val="009E5355"/>
     <w:rsid w:val="009E668C"/>
     <w:rsid w:val="009F2132"/>
     <w:rsid w:val="009F27B3"/>
     <w:rsid w:val="009F2859"/>
+    <w:rsid w:val="009F6965"/>
     <w:rsid w:val="009F7A68"/>
     <w:rsid w:val="00A00DC9"/>
     <w:rsid w:val="00A05364"/>
-    <w:rsid w:val="00A064E1"/>
-    <w:rsid w:val="00A0777C"/>
+    <w:rsid w:val="00A060FD"/>
+    <w:rsid w:val="00A142BB"/>
     <w:rsid w:val="00A15C63"/>
     <w:rsid w:val="00A17BE2"/>
     <w:rsid w:val="00A17C96"/>
-    <w:rsid w:val="00A221A4"/>
-    <w:rsid w:val="00A22CBF"/>
+    <w:rsid w:val="00A21E12"/>
     <w:rsid w:val="00A2471F"/>
-    <w:rsid w:val="00A27F96"/>
+    <w:rsid w:val="00A373D3"/>
     <w:rsid w:val="00A469A8"/>
     <w:rsid w:val="00A5526F"/>
+    <w:rsid w:val="00A64456"/>
     <w:rsid w:val="00A82DEF"/>
     <w:rsid w:val="00A832F0"/>
-    <w:rsid w:val="00A85235"/>
-    <w:rsid w:val="00A963CD"/>
     <w:rsid w:val="00AB1404"/>
     <w:rsid w:val="00AB372F"/>
-    <w:rsid w:val="00AC5008"/>
-    <w:rsid w:val="00AD0748"/>
+    <w:rsid w:val="00AD3FBE"/>
     <w:rsid w:val="00AD4B5A"/>
+    <w:rsid w:val="00AD78DA"/>
     <w:rsid w:val="00AE1CE5"/>
+    <w:rsid w:val="00AE3862"/>
+    <w:rsid w:val="00AE6264"/>
     <w:rsid w:val="00AF2F18"/>
     <w:rsid w:val="00B03FA6"/>
     <w:rsid w:val="00B041FA"/>
-    <w:rsid w:val="00B21E21"/>
-    <w:rsid w:val="00B24E46"/>
+    <w:rsid w:val="00B1745D"/>
+    <w:rsid w:val="00B22A98"/>
     <w:rsid w:val="00B27792"/>
     <w:rsid w:val="00B328F9"/>
     <w:rsid w:val="00B35D4A"/>
-    <w:rsid w:val="00B36401"/>
     <w:rsid w:val="00B63E7F"/>
     <w:rsid w:val="00B64295"/>
-    <w:rsid w:val="00B70175"/>
+    <w:rsid w:val="00B83909"/>
     <w:rsid w:val="00BA17A8"/>
     <w:rsid w:val="00BA3EBB"/>
     <w:rsid w:val="00BA57E6"/>
     <w:rsid w:val="00BC1CFD"/>
-    <w:rsid w:val="00BC4836"/>
-    <w:rsid w:val="00BC6E3D"/>
+    <w:rsid w:val="00BE1A73"/>
     <w:rsid w:val="00BE3FFD"/>
     <w:rsid w:val="00BF2BE9"/>
+    <w:rsid w:val="00C02390"/>
+    <w:rsid w:val="00C20E1F"/>
     <w:rsid w:val="00C23924"/>
     <w:rsid w:val="00C249AE"/>
-    <w:rsid w:val="00C26474"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C569DC"/>
+    <w:rsid w:val="00C3763C"/>
+    <w:rsid w:val="00C506B6"/>
     <w:rsid w:val="00C572B2"/>
     <w:rsid w:val="00C62A36"/>
+    <w:rsid w:val="00C64677"/>
     <w:rsid w:val="00C714A3"/>
+    <w:rsid w:val="00C874A5"/>
     <w:rsid w:val="00C91BF6"/>
+    <w:rsid w:val="00CA308F"/>
     <w:rsid w:val="00CB2093"/>
+    <w:rsid w:val="00CB7468"/>
+    <w:rsid w:val="00CC041A"/>
     <w:rsid w:val="00CC0590"/>
     <w:rsid w:val="00CC2977"/>
     <w:rsid w:val="00CC33A9"/>
-    <w:rsid w:val="00CC595E"/>
-    <w:rsid w:val="00CD3D80"/>
+    <w:rsid w:val="00CD5B09"/>
     <w:rsid w:val="00CE07DA"/>
     <w:rsid w:val="00CE5DD3"/>
+    <w:rsid w:val="00D0496A"/>
     <w:rsid w:val="00D1324D"/>
-    <w:rsid w:val="00D25B81"/>
     <w:rsid w:val="00D27F65"/>
-    <w:rsid w:val="00D40BE7"/>
+    <w:rsid w:val="00D33946"/>
     <w:rsid w:val="00D417A2"/>
     <w:rsid w:val="00D4767C"/>
-    <w:rsid w:val="00D7424A"/>
+    <w:rsid w:val="00D50ED7"/>
+    <w:rsid w:val="00D54DDC"/>
     <w:rsid w:val="00D75015"/>
     <w:rsid w:val="00D76703"/>
+    <w:rsid w:val="00D8134D"/>
+    <w:rsid w:val="00D83942"/>
     <w:rsid w:val="00D85EAF"/>
     <w:rsid w:val="00D94677"/>
     <w:rsid w:val="00D94BDE"/>
     <w:rsid w:val="00D954B9"/>
-    <w:rsid w:val="00DB46A3"/>
-    <w:rsid w:val="00DC7F29"/>
+    <w:rsid w:val="00D97A3A"/>
     <w:rsid w:val="00DE1CD7"/>
     <w:rsid w:val="00DF0251"/>
     <w:rsid w:val="00DF6BE8"/>
-    <w:rsid w:val="00DF7651"/>
     <w:rsid w:val="00E015AA"/>
     <w:rsid w:val="00E049BF"/>
+    <w:rsid w:val="00E0689F"/>
     <w:rsid w:val="00E07703"/>
     <w:rsid w:val="00E165F2"/>
+    <w:rsid w:val="00E21496"/>
     <w:rsid w:val="00E21BBB"/>
-    <w:rsid w:val="00E272E4"/>
     <w:rsid w:val="00E300B6"/>
-    <w:rsid w:val="00E41E0C"/>
+    <w:rsid w:val="00E34782"/>
+    <w:rsid w:val="00E43992"/>
     <w:rsid w:val="00E5170C"/>
     <w:rsid w:val="00E555D1"/>
-    <w:rsid w:val="00E57969"/>
-    <w:rsid w:val="00E6298F"/>
+    <w:rsid w:val="00E562A7"/>
     <w:rsid w:val="00E62C2D"/>
-    <w:rsid w:val="00E64A28"/>
-    <w:rsid w:val="00E67FBA"/>
+    <w:rsid w:val="00E62E7B"/>
+    <w:rsid w:val="00E804F2"/>
+    <w:rsid w:val="00E80CB6"/>
     <w:rsid w:val="00E81BD1"/>
     <w:rsid w:val="00E83B08"/>
+    <w:rsid w:val="00E86F83"/>
     <w:rsid w:val="00E95EB9"/>
-    <w:rsid w:val="00EA1FE5"/>
+    <w:rsid w:val="00EA05C8"/>
+    <w:rsid w:val="00EA1AEF"/>
     <w:rsid w:val="00EA4D5F"/>
-    <w:rsid w:val="00EA567C"/>
     <w:rsid w:val="00EB0451"/>
+    <w:rsid w:val="00EC7036"/>
+    <w:rsid w:val="00EE0427"/>
     <w:rsid w:val="00EE5228"/>
     <w:rsid w:val="00EF631D"/>
+    <w:rsid w:val="00F15559"/>
+    <w:rsid w:val="00F23E12"/>
     <w:rsid w:val="00F26915"/>
-    <w:rsid w:val="00F46B68"/>
     <w:rsid w:val="00F50DE6"/>
+    <w:rsid w:val="00F52F09"/>
     <w:rsid w:val="00F54C29"/>
-    <w:rsid w:val="00F720C8"/>
     <w:rsid w:val="00F72EA1"/>
+    <w:rsid w:val="00F74FEF"/>
+    <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F76F90"/>
     <w:rsid w:val="00F840B1"/>
     <w:rsid w:val="00F84B6F"/>
-    <w:rsid w:val="00FB033E"/>
     <w:rsid w:val="00FB08A3"/>
     <w:rsid w:val="00FC2302"/>
-    <w:rsid w:val="00FC2509"/>
     <w:rsid w:val="00FC31AC"/>
+    <w:rsid w:val="00FC6393"/>
     <w:rsid w:val="00FC7F83"/>
     <w:rsid w:val="00FD2F74"/>
-    <w:rsid w:val="00FF02D7"/>
     <w:rsid w:val="00FF2BCA"/>
     <w:rsid w:val="00FF5B02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="vi-VN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4956669E"/>
-  <w15:docId w15:val="{6D29FD15-9A09-4F2E-8581-F13E5B137010}"/>
+  <w15:docId w15:val="{EE0E0A1B-584D-479E-9D9B-40656E9DAD76}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="vi-VN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13385,169 +8186,198 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004E4BE7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D4D93"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...6 lines deleted...]
-    <w:rsid w:val="00C34EA8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0077178C"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Other">
+    <w:name w:val="Other_"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C34EA8"/>
+    <w:link w:val="Other0"/>
+    <w:rsid w:val="007C53C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="vi-VN" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Other0">
+    <w:name w:val="Other"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Other"/>
+    <w:rsid w:val="007C53C8"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="vi-VN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
+    <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C34EA8"/>
+    <w:rsid w:val="00147A51"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30303624">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="518812881">
+    <w:div w:id="314534630">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1039624876">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1444302437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1720087273">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1884709445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieeeusa.org/communications/ebooks/files/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdujs.edu.vn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13786,87 +8616,88 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjSMSfNcKxNJjZEV8q4u7vHiAXWtQ==">AMUW2mXcEWlT28c+x+fyh0/lae/pnEODx+l8aS4WGPMkDt0tMUf+DhpKCvizltxn6OmbfBMGUq+bcFydQ08wWaVyItZyusHybz3yaXD2arHa3QDnmtA12fTINtRX3BURHl3ad+tdzUn6</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3767193-FDD9-4952-8900-E71C15A572BB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD237613-6A56-40DF-BC4F-A78FC62287EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11446</Characters>
+  <Pages>1</Pages>
+  <Words>1529</Words>
+  <Characters>8716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>72</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13427</CharactersWithSpaces>
+  <CharactersWithSpaces>10225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Tạp chí Giáo dục</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>